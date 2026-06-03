--- v0 (2026-04-23)
+++ v1 (2026-06-03)
@@ -1,89 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
-  <fileSharing readOnlyRecommended="1"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\filesv3\経済支援\10 ●各種奨学金\★★★募集周知\★2026年度\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6566C39-F646-41E8-9AE2-5C6DF9469276}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{532FBA26-6E1A-4781-A6B8-A25179D44150}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026 A3‗文理のみ" sheetId="38" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$M$95</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 A3‗文理のみ'!$A$1:$M$95</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$L$104</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 A3‗文理のみ'!$A$1:$L$104</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026 A3‗文理のみ'!$5:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1095" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1106" uniqueCount="460">
   <si>
     <t>給/貸</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>NO.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>状況</t>
     <rPh sb="0" eb="2">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>奨学団体名</t>
     <rPh sb="2" eb="4">
       <t>ダンタイ</t>
@@ -194,65 +193,57 @@
     <rPh sb="3" eb="5">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鷹野学術振興財団</t>
     <rPh sb="0" eb="2">
       <t>タカノ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ガクジュツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シンコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/26</t>
-[...2 lines deleted...]
-  <si>
     <t>あしなが育英会</t>
     <rPh sb="4" eb="7">
       <t>イクエイカイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>5/20</t>
-[...2 lines deleted...]
-  <si>
     <t>CTC未来財団</t>
     <rPh sb="3" eb="7">
       <t>ミライザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>TAKEUCHI育英奨学会</t>
     <rPh sb="8" eb="10">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山口県ひとづくり財団</t>
     <rPh sb="0" eb="3">
       <t>ヤマグチケン</t>
     </rPh>
     <rPh sb="8" eb="10">
@@ -293,74 +284,79 @@
   </si>
   <si>
     <t>いであ環境・文化財団</t>
     <rPh sb="3" eb="5">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ブンカ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ユニ･チャーム共振財団</t>
     <rPh sb="7" eb="9">
       <t>キョウシン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/22</t>
+    <t>唐神基金</t>
+    <rPh sb="0" eb="1">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>カミ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キキン</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鶴友奨学会</t>
     <rPh sb="0" eb="1">
       <t>ツル</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>トモ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>5/31</t>
-[...2 lines deleted...]
-  <si>
     <t>木原育英奨学金</t>
     <rPh sb="0" eb="2">
       <t>キハラ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内村チカ育英財団</t>
     <rPh sb="0" eb="2">
       <t>ウチムラ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -409,181 +405,133 @@
       <t>ダイガクイン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>川村育英会（学部）</t>
     <rPh sb="0" eb="2">
       <t>カワムラ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>イクエイカイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガクブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>清水育英会</t>
     <rPh sb="0" eb="5">
       <t>シミズイクエイカイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>6/30</t>
-[...2 lines deleted...]
-  <si>
     <t>学内選考</t>
     <rPh sb="0" eb="2">
       <t>ガクナイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>10/31</t>
-[...2 lines deleted...]
-  <si>
     <t>ナガワひまわり財団</t>
     <rPh sb="7" eb="9">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>給付</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>森下仁丹奨学会</t>
     <rPh sb="0" eb="2">
       <t>モリシタ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジンタン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/24</t>
-[...2 lines deleted...]
-  <si>
     <t>Ｇ-７奨学財団</t>
     <rPh sb="3" eb="5">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>貸与</t>
     <rPh sb="0" eb="1">
       <t>カシ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ヨ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/21</t>
-[...6 lines deleted...]
-  <si>
     <t>戸部眞紀財団</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>5/12</t>
-[...10 lines deleted...]
-  <si>
     <t>大隅地域助産師奨学資金</t>
-    <phoneticPr fontId="1"/>
-[...10 lines deleted...]
-    <t>5/15</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>米濵･リンガーハット
 財団</t>
     <rPh sb="0" eb="1">
       <t>コメ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ハマ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日揮・実吉奨学会</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/23</t>
-[...2 lines deleted...]
-  <si>
     <t>関育英奨学会</t>
     <rPh sb="0" eb="1">
       <t>セキ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>交通遺児育英会
 （予約）</t>
     <rPh sb="0" eb="2">
       <t>コウツウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イジ</t>
     </rPh>
     <rPh sb="4" eb="7">
@@ -694,400 +642,360 @@
     <t>可</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>不可</t>
     <rPh sb="0" eb="2">
       <t>フカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>返還
 支援</t>
     <rPh sb="0" eb="2">
       <t>ヘンカン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>JEES・住友金属鉱山地域貢献奨学金</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>貸与</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>4/10</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>キーエンス財団
 （新1年生給付奨学金）</t>
     <rPh sb="5" eb="7">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>シン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キュウフ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>募集</t>
   </si>
   <si>
     <t>オークラ育英財団</t>
     <rPh sb="4" eb="6">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>水道土木振興財団</t>
     <rPh sb="0" eb="2">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドボク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シンコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>4/15</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">可
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※条件あり</t>
     </r>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>6/10</t>
-[...6 lines deleted...]
-  <si>
     <t>オークネット財団</t>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>20名
 （全国）</t>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゼンコク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大成学術財団</t>
     <rPh sb="0" eb="2">
       <t>タイセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ガクジュツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>谷育英財団</t>
     <rPh sb="0" eb="1">
       <t>タニ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>中島育英奨学会</t>
+    <rPh sb="0" eb="7">
+      <t>ナカシマイクエイショウガクカイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>給付</t>
   </si>
   <si>
     <t>伊藤忠兵衛基金</t>
     <rPh sb="0" eb="2">
       <t>イトウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>チュウベエ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>随時
-[...19 lines deleted...]
-  <si>
     <t>学内選考</t>
   </si>
   <si>
     <t>沖縄県国際交流・
 人材育成財団</t>
-    <phoneticPr fontId="1"/>
-[...6 lines deleted...]
-    <t>4/9</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ONOKEN財団
 （小野建）</t>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>オノケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>直接応募
 ガクシー経由</t>
     <rPh sb="9" eb="11">
       <t>ケイユ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1名
 (本学第1推薦枠)
 1名
 (本学第2推薦枠)</t>
     <rPh sb="1" eb="2">
       <t>ナ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホンガク</t>
     </rPh>
     <rPh sb="7" eb="12">
       <t>ダイイチスイセンワク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ホンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>WEB提出：5/8
-[...16 lines deleted...]
-  <si>
     <t>SONY STEAM GIRLS EXPERIENCE</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中谷財団</t>
     <rPh sb="0" eb="2">
       <t>ナカタニ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額３万円</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>アイザワ記念育英財団</t>
     <rPh sb="4" eb="6">
       <t>キネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>可
 ※条件あり</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>5/25</t>
-[...10 lines deleted...]
-  <si>
     <t>センコーみらい財団</t>
     <rPh sb="7" eb="9">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>浜教育財団</t>
     <rPh sb="0" eb="1">
       <t>ハマ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="3" eb="5">
+      <t>ザイダン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>清川秋夫育英奨学財団</t>
+    <rPh sb="0" eb="2">
+      <t>キヨカワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>アキオ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>イクエイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ショウガク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大学経由
 (学内選考なし)</t>
     <rPh sb="0" eb="2">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイユ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガクナイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/20</t>
-[...3 lines deleted...]
-    <t>締切</t>
+    <t>平石教育財団</t>
+    <rPh sb="0" eb="2">
+      <t>ヒライシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ザイダン</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>黒木育英奨学金</t>
     <rPh sb="0" eb="2">
       <t>クロキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>田中孝典記念奨学金</t>
     <rPh sb="0" eb="2">
       <t>タナカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タカノリ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キネン</t>
@@ -1257,54 +1165,50 @@
     </rPh>
     <rPh sb="126" eb="128">
       <t>キジュン</t>
     </rPh>
     <rPh sb="130" eb="131">
       <t>ニン</t>
     </rPh>
     <rPh sb="131" eb="133">
       <t>セタイ</t>
     </rPh>
     <rPh sb="133" eb="135">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="135" eb="137">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="140" eb="142">
       <t>マンエン</t>
     </rPh>
     <rPh sb="142" eb="144">
       <t>イカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/3</t>
-[...2 lines deleted...]
-  <si>
     <t>その他の条件　抜粋
 （募集要項を必ず確認すること）</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウケン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>バッスイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ボシュウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヨウコウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>カナラ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -1329,111 +1233,80 @@
     <rPh sb="37" eb="41">
       <t>コウキョウダンタイ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-2</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-3</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-4</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve">3/23
-[...7 lines deleted...]
-  <si>
     <t>8-5</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-6</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>KNC広瀬財団</t>
     <rPh sb="3" eb="7">
       <t>ヒロセザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-7</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>在学生3/25
-[...16 lines deleted...]
-  <si>
     <t>8-8</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>八代市奨学資金貸付</t>
     <rPh sb="5" eb="7">
       <t>シキン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カシツケ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>3/2～4/20</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-9</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>飯島藤十郎記念
 食品科学振興財団
 (2027年度)</t>
     <rPh sb="0" eb="2">
       <t>イイジマ</t>
     </rPh>
     <rPh sb="2" eb="7">
       <t>トウジュウロウキネン</t>
     </rPh>
     <rPh sb="8" eb="16">
       <t>ショクヒンカガクシンコウザイダン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -2077,54 +1950,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-11</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>JEES･東ソー人材育成奨学金</t>
     <rPh sb="5" eb="6">
       <t>トウ</t>
     </rPh>
     <rPh sb="8" eb="15">
       <t>ジンザイイクセイショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額10万円</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>3/27</t>
-[...2 lines deleted...]
-  <si>
     <t>＜新規募集＞
 ･学部2年生以上 修士課程 専門職学位課程 博士課程に正規生として在籍し、日本国籍または永住権を持つ者、専攻分野の指定なし
 ･経済的援助を真に必要とし、品行方正で学業成績が優秀な者</t>
     <rPh sb="1" eb="5">
       <t>シンキボシュウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="16" eb="20">
       <t>シュウシカテイ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>センモンショク</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ガクイ</t>
     </rPh>
     <rPh sb="26" eb="28">
@@ -2186,55 +2055,50 @@
     </rPh>
     <rPh sb="88" eb="90">
       <t>ガクギョウ</t>
     </rPh>
     <rPh sb="90" eb="92">
       <t>セイセキ</t>
     </rPh>
     <rPh sb="93" eb="95">
       <t>ユウシュウ</t>
     </rPh>
     <rPh sb="96" eb="97">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2名
 (本学推薦枠)</t>
     <rPh sb="1" eb="2">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-12</t>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>自宅生:月額5万円
 自宅外学生:月額10万円（財団から自宅外の認定をうけた場合のみ）</t>
     <rPh sb="0" eb="3">
       <t>ジタクセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジタク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>マンエン</t>
@@ -2525,91 +2389,73 @@
         <charset val="128"/>
       </rPr>
       <t>給付奨学生)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ニッテツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウギョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キュウフ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ショウガクセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>WEB登録
-[...7 lines deleted...]
-  <si>
     <t>52名程度(学部)
 11名程度(院)
 （全体）</t>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テイド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>テイド</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>イン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ゼンタイ</t>
-    </rPh>
-[...7 lines deleted...]
-      <t>トウロク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-14</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･23歳以下の学部2～4年生または25歳以下の修士課程大学院生
 ･2025年度までの成績(GPA)が3.00以上の者
 ･世帯合計収入が800万円(給与収入以外は400万円)未満の者（目安）
 ･医･薬学部の６年制の学科は対象外</t>
     <rPh sb="12" eb="13">
       <t>ネン</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>カテイ</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>モノ</t>
     </rPh>
     <rPh sb="73" eb="75">
@@ -2636,60 +2482,68 @@
     <r>
       <t xml:space="preserve">55名程度
 </t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（全国）</t>
     </r>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テイド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゼンコク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>5/11</t>
-[...2 lines deleted...]
-  <si>
     <t>･学部1年生(学部2-6年生は､個別に財団へ問い合わせ)
 ･生計維持者が宮崎県内に居住している者
 ･他の貸与型奨学金との併用不可
 ･宮崎県の教員を志望する者</t>
   </si>
   <si>
+    <t>･学部1年生
+･経済的な支援を必要とする者
+･世帯所得が300万円以下(収入目安430万円)</t>
+  </si>
+  <si>
+    <t>･学部生1年､2年
+･心身共に健康で､かつ品行方正で学業成績が優秀な者
+･東京都多摩地区､兵庫県播磨地域､愛媛県､鹿児島県の持続的発展に貢献する意欲がある者
+･採用後の交流ﾌﾟﾛｸﾞﾗﾑに参加する意欲のある者
+※本奨学金の採用決定後他の奨学金を受給することを目的とした辞退はできない｡</t>
+  </si>
+  <si>
     <t xml:space="preserve">･保護者等が道路における交通事故で死亡したり､著しい後遺障害となった家庭の学生
 </t>
   </si>
   <si>
     <t>･主たる家計支持者が熊本県在住の者
 ･学資の支弁が困難及び学業優秀な者</t>
   </si>
   <si>
     <t>･申請者並びに生計を維持し共にしている家族が熊本県内に居住している者
 ･人物､学業ともに優れ､健康であり､奨学資金の給付が必要である者</t>
   </si>
   <si>
     <t>･優秀な学生で経済的な理由によって修学の困難なもの
 ･40歳を超えていない者</t>
   </si>
   <si>
     <t>･2025年度に水道土木関連学科に在学中の者
 ･入学時から直近までの学業成績GPA2.4以上の者</t>
   </si>
   <si>
     <t>･保護者が山口県内に住所を有している者
 ･向学心に富み有能な素質を有し､経済的な理由により修学が困難と認められる者
 ･他の貸与奨学金との併給不可</t>
   </si>
   <si>
@@ -2782,53 +2636,61 @@
   <si>
     <t>月額20万円
 +学校納付金250万円以内の実費
 +海外研究活動支援100万円以内の実費</t>
   </si>
   <si>
     <t>70名程度
 (全国)</t>
   </si>
   <si>
     <t>10名
 (全国)</t>
   </si>
   <si>
     <t>2名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>ｰ</t>
   </si>
   <si>
     <t>1名
 (本学推薦枠)</t>
   </si>
   <si>
+    <t>10名程度
+(全国)</t>
+  </si>
+  <si>
     <t>5名程度
 (全国)
 ※うち免除型奨学金2名</t>
+  </si>
+  <si>
+    <t>65名
+(全国)</t>
   </si>
   <si>
     <t>3名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>15名
 (全国)</t>
   </si>
   <si>
     <t>5名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>4名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>30名程度
 (全国)</t>
   </si>
   <si>
     <t>20名
 (全国)</t>
   </si>
@@ -2922,54 +2784,50 @@
       <t>ワク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･スポーツ技能向上に励み日々鍛錬している学生で、大学公認の運動部に所属し今後の成果が期待できる日本国籍を有する者
 ･外国籍であって①法定特別永住者､②在留資格が永住者､日本人の配偶者等､永住者の配偶者等､定住者である者
 ･他の奨学金併給不可(日本学生支援機構は除く)</t>
     <rPh sb="5" eb="9">
       <t>ギノウコウジョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ハゲ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5名程度
 (全国)</t>
     <rPh sb="2" eb="4">
       <t>テイド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/2</t>
-[...2 lines deleted...]
-  <si>
     <t>8-16</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･理･工･保･創薬3年生及び自然科学･医学･保健学･薬学教育部博士前期1年生の者
 ･医学科及び薬学科の学生は5年生が対象者
 ･世帯収入が概ね500万円以下の者</t>
     <rPh sb="5" eb="6">
       <t>ホ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソウヤク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-17</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>宮崎県育英資金</t>
     <rPh sb="0" eb="3">
       <t>ミヤザキケン</t>
     </rPh>
     <rPh sb="3" eb="7">
@@ -3029,91 +2887,83 @@
 5万円のいずれか</t>
     <rPh sb="1" eb="3">
       <t>タイヨ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ジタクガイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>マン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>エン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>マンエン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>マンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/28</t>
-[...2 lines deleted...]
-  <si>
     <t>アドヴァン山形育英会
 （2026年度）</t>
     <rPh sb="5" eb="10">
       <t>ヤマガタイクエイカイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額６万円</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>マンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>40名</t>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-19</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-20</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>4/7</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-21</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･2026年4月入学する学部1年生（医学科・薬学科は対象外）で21才以下
 ･病気、事故等で両親又は父母いずれかを亡くした者
 ･家計基準は募集要項で確認</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ニュウガク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ネンセイ</t>
     </rPh>
@@ -3384,54 +3234,50 @@
   <si>
     <t>20名程度
 (全国)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-31</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･大分県内の高等学校を卒業した学部1年生
 ･2026年4月現在､23歳以下の者
 ･成績要件:高校生3年間の評定平均が4.00以上の者
 ･収入要件:給与収入世帯の場合は､世帯合計収入700万円未満の者､給与収入以外の世帯の場合は､自営業等その他収入350万円未満の者</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-32</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･ITを志す者
 ･2026年4月に入学する20歳以下の学部1年生又は3年次編入学する22歳以下の学部3年生(6年制の医薬は対象外)
 ･高等学校等の評定平均が3.5以上の者
 ･他の奨学金との併給可</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>4/8</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-33</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･2026年に入学する1年生及び3年4年医学科及び理工系の学部に在学する学生
 ･（1年生）出身高等学校における学業成績が特に優れていると認められる者
 ･（在学生）累計GPA3.00以上
 ･世帯の所得の合計が900万円以下</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ニュウガク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>オヨ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ネン</t>
@@ -3831,54 +3677,50 @@
 ･姓自認もしくは戸籍上の性別が女性の者
 ･大学に入学以降､奨学金等を受け取ったことがない､もしくは今後も受け取る予定がない者
 </t>
     <rPh sb="9" eb="10">
       <t>コウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ケイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ジュン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ガクブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年間最大120万円</t>
     <rPh sb="0" eb="4">
       <t>ネンカンサイダイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>マンエン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>7/5</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-43</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-44</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>吉田育英会</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>(ドクター21)
 2026年秋季・2027年春季</t>
     </r>
     <rPh sb="0" eb="2">
@@ -4120,54 +3962,50 @@
     </rPh>
     <rPh sb="10" eb="12">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>サイイカ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="21" eb="25">
       <t>シンイチネンセイ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>イン</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>シン</t>
     </rPh>
     <rPh sb="28" eb="31">
       <t>イチネンセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/22</t>
-[...2 lines deleted...]
-  <si>
     <t>8-53</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">WEBから
 直接応募
 </t>
     <rPh sb="8" eb="10">
       <t>オウボ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･熊本市内に居住する方の被扶養者の者
 ･経済的理由により修学困難である者
 ･国､他の地方公共団体等からの貸与奨学金またはこれと同等の貸付を受けていない者
 ※経済支援担当窓口で申請書類一式を配布しています（数に限りがあります）</t>
     <rPh sb="78" eb="86">
       <t>ケイザイシエンタントウマドグチ</t>
     </rPh>
     <rPh sb="87" eb="93">
       <t>シンセイショルイイッシキ</t>
     </rPh>
     <rPh sb="94" eb="96">
       <t>ハイフ</t>
@@ -4359,54 +4197,50 @@
 (全体)</t>
     <rPh sb="8" eb="9">
       <t>タイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>50名程度
 （春・夏）
 （全体）</t>
     <rPh sb="2" eb="5">
       <t>メイテイド</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ハル</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ナツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ゼンタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>6/1</t>
-[...2 lines deleted...]
-  <si>
     <t>日本高専・大学支援財団
 （春募集）</t>
     <rPh sb="0" eb="4">
       <t>ニホンコウセン</t>
     </rPh>
     <rPh sb="5" eb="11">
       <t>ダイガクシエンザイダン</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>ハルボシュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･理学・工学系の分野を専攻する学部3・4年生で35歳以下
 　　（1・2年生は秋募集があります　8月頃予定）</t>
     <rPh sb="1" eb="2">
       <t>リ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ガク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウガク</t>
     </rPh>
@@ -4425,53 +4259,50 @@
     <rPh sb="20" eb="22">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>サイイカ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>アキ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ボシュウ</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>ゴロ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>ヨテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
-  </si>
-[...1 lines deleted...]
-    <t>5/31</t>
   </si>
   <si>
     <t>古宮誠一記念奨学金</t>
     <rPh sb="0" eb="2">
       <t>コミヤ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セイイチ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キネン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-63</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-62</t>
     <phoneticPr fontId="1"/>
   </si>
@@ -4739,106 +4570,95 @@
   <si>
     <t>月額4万円
 （2026/8より）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額7万円
 （2026/8より）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-77</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-78</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">･令和9年4月に進学予定の者
 ･保護者等が道路における交通事故で死亡したり､著しい後遺障害となった家庭の学生
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>１次募集
-[...5 lines deleted...]
-  <si>
     <t>8-79</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･学部生と大学院前期後期1年生
 ･保護者が病気､災害(除交通事故)､自死(自殺)などで死亡､または保護者が1級から5級の障がい認定を受けていて､経済的な援助を必要としている家庭の学生
 ･（学部）2001年4月2日以降生まれ（院）1998年4月2日以降生まれ
 ･院生は、学部奨学生だった者であること</t>
     <rPh sb="94" eb="96">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="112" eb="113">
       <t>イン</t>
     </rPh>
     <rPh sb="118" eb="119">
       <t>ネン</t>
     </rPh>
     <rPh sb="120" eb="121">
       <t>ガツ</t>
     </rPh>
     <rPh sb="122" eb="123">
       <t>ニチ</t>
     </rPh>
     <rPh sb="123" eb="126">
       <t>イコウウ</t>
     </rPh>
     <rPh sb="130" eb="132">
       <t>インセイ</t>
     </rPh>
     <rPh sb="134" eb="139">
       <t>ガクブショウガクセイ</t>
     </rPh>
     <rPh sb="142" eb="143">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ホームページで確認すること</t>
     <rPh sb="7" eb="9">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>5/20</t>
-[...2 lines deleted...]
-  <si>
     <t>8-80</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-81</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>募集</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>伏見記念財団</t>
     <rPh sb="0" eb="6">
       <t>フシミキネンザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･大学院に在籍し日本の歴史又は文化に関する研究を行う、日本国籍を有するの者
 ･博士前期課程は 30 歳未満、博士後期課程は35 歳未満（令和8年4月 1 日時点）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>修士：月額3万円
@@ -4937,54 +4757,50 @@
     </rPh>
     <rPh sb="53" eb="55">
       <t>セイセキ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>ユウシュウ</t>
     </rPh>
     <rPh sb="59" eb="60">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1名
 (本学推薦枠)</t>
     <rPh sb="1" eb="2">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-83</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4/27</t>
-[...2 lines deleted...]
-  <si>
     <t>●</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>48万円(年額)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･日本国籍を有し､専門職大学院の1年生、応募締切日時点で年齢35歳以下</t>
     <rPh sb="20" eb="22">
       <t>オウボ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-84</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-85</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>原･フルタイムシステム工学育英奨学金</t>
     <rPh sb="0" eb="1">
@@ -5093,61 +4909,320 @@
       <t>ケンセツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ギジュツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジンザイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>イクセイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･兵庫県出身で建設系(建築･土木)で学ぶ学部1年生
 ･大学卒業後､兵庫県内の建設系企業・官公庁に就職を希望する者</t>
     <rPh sb="44" eb="47">
       <t>カンコウチョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026年4月15日現在</t>
+    <t>8-89</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>年額48万円</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･日本国籍を有し、医学科5年生で、応募締切日時点で年齢25歳以下であること</t>
+    <rPh sb="1" eb="5">
+      <t>ニホンコクセキ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ユウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>柳川育英奨学金</t>
+    <rPh sb="0" eb="2">
+      <t>ヤナガワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>イクエイ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ショウガクキン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-90</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-91</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">ANRI人文奨学金 第2期
+</t>
+    <rPh sb="4" eb="6">
+      <t>ジンブン</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>キ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（通常枠）一括50万円
+（U25枠） 一括10万円</t>
+    <rPh sb="1" eb="4">
+      <t>ツウジョウワク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イッカツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>マンエン</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ワク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>イッカツ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>マンエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（通常枠）10名
+（U25枠）5名
+(全国)</t>
+    <rPh sb="1" eb="4">
+      <t>ツウジョウワク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ワク</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（通常枠）
+･人文系分野の研究に取り組む35歳以下(2026/6/7時点)の大学院生､学部生
+･2026年8月21日に開催予定の交流会に参加可能であること｡
+･ANRIの媒体(ﾎﾟｯﾄﾞｷｬｽﾄやweb記事､ZINEなど)を通して､**研究成果を発信**していただけること｡
+（Ｕ25チャレンジ枠）25歳（2026/6/7時点）以下　新設</t>
+    <rPh sb="1" eb="4">
+      <t>ツウジョウワク</t>
+    </rPh>
+    <rPh sb="57" eb="58">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="147" eb="148">
+      <t>ワク</t>
+    </rPh>
+    <rPh sb="151" eb="152">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="161" eb="163">
+      <t>ジテン</t>
+    </rPh>
+    <rPh sb="164" eb="166">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="167" eb="169">
+      <t>シンセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-92</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>年額15万円</t>
+    <rPh sb="0" eb="2">
+      <t>ネンガク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-93</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･日本国籍を有する宮崎県出身の医学･工学系の1・2年学部生
+･経済的に学資の支弁が困難と認められる優秀な者
+･家計の前年収入が600万円以下の者</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･鹿児島県内の高校を卒業し､第一次産業に貢献する志を持つ者</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-94</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>KIRII財団</t>
+    <rPh sb="5" eb="7">
+      <t>ザイダン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･建築学専攻の学部3年または修士1年生</t>
+    <rPh sb="1" eb="6">
+      <t>ケンチクガクセンコウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ガクブ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シュウシ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>セイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-95</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>年額36万円</t>
+    <rPh sb="0" eb="2">
+      <t>ネンガク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-96</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･学部生1～4年
+･学業､人物とも優秀､かつ健康である者
+･2025年の世帯総年収が600万円以下の者
+･観光業･若しくは旅館･ﾎﾃﾙ業に興味があり､自分なりの提案を持っている者
+･他財団の奨学金との併給可</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-97</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>若手ミュージシャン育成奨学金</t>
+    <rPh sb="0" eb="2">
+      <t>ワカテ</t>
+    </rPh>
+    <rPh sb="9" eb="14">
+      <t>イクセイショウガクキン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＜新規募集＞
+･22歳以下の大学生で音楽活動に取り組み経済的理由により修学または活動継続に支援を必要とするもの</t>
+    <rPh sb="1" eb="5">
+      <t>シンキボシュウ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>サイイカ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ダイガクセイ</t>
+    </rPh>
+    <rPh sb="18" eb="22">
+      <t>オンガクカツドウ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ク</t>
+    </rPh>
+    <rPh sb="27" eb="32">
+      <t>ケイザイテキリユウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>シュウガク</t>
+    </rPh>
+    <rPh sb="40" eb="44">
+      <t>カツドウケイゾク</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年6月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="9" eb="10">
+    <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <rPh sb="10" eb="12">
+    <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -5450,51 +5525,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5566,120 +5641,114 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="13" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="409">
+  <dxfs count="430">
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
@@ -5758,475 +5827,100 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...153 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...18 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...43 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...38 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...88 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -6240,50 +5934,185 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
@@ -6298,65 +6127,85 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...3 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -6383,95 +6232,180 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...3 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -6488,50 +6422,75 @@
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -6570,198 +6529,108 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...18 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...43 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -6810,193 +6679,238 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -7035,50 +6949,70 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
@@ -7095,158 +7029,113 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...43 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -7315,193 +7204,183 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...3 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -7510,198 +7389,498 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...43 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...3 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -8048,255 +8227,245 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...8 lines deleted...]
-      <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
-        </patternFill>
-[...148 lines deleted...]
-          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -8331,51 +8500,51 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>3477089</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1177021</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
+      <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>163286</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E036D13-1C7E-4CEF-8327-9FDFF7FBF23D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9314553" y="2170342"/>
           <a:ext cx="15926696" cy="551087"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
@@ -8756,5452 +8925,5556 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F4B933-0E3D-40AE-BF99-DABB9A54DD2A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI124"/>
+  <dimension ref="A1:AI133"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="I98" sqref="I98"/>
-      <selection pane="bottomLeft" sqref="A1:M1"/>
+      <selection pane="bottomLeft" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.125" style="18" customWidth="1"/>
     <col min="2" max="2" width="7.25" style="2" customWidth="1"/>
     <col min="3" max="3" width="34.75" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.375" style="3" customWidth="1"/>
     <col min="5" max="6" width="5" style="2" customWidth="1"/>
     <col min="7" max="7" width="5" style="29" customWidth="1"/>
     <col min="8" max="8" width="93.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.125" style="29" customWidth="1"/>
     <col min="10" max="10" width="27.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="22.25" style="1" customWidth="1"/>
     <col min="12" max="12" width="17.375" style="3" customWidth="1"/>
-    <col min="13" max="13" width="14.75" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="9" style="1"/>
+    <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="25" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M1" s="48"/>
+    <row r="1" spans="1:12" s="25" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
     </row>
-    <row r="2" spans="1:13" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M2" s="49"/>
+    <row r="2" spans="1:12" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="52" t="s">
+        <v>459</v>
+      </c>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
     </row>
-    <row r="3" spans="1:13" s="23" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M3" s="46"/>
+    <row r="3" spans="1:12" s="23" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="44" t="s">
+        <v>218</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
     </row>
-    <row r="4" spans="1:13" s="23" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M4" s="47"/>
+    <row r="4" spans="1:12" s="23" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
     </row>
-    <row r="5" spans="1:13" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56" t="s">
+    <row r="5" spans="1:12" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="54" t="s">
+      <c r="C5" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="D5" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="57" t="s">
-[...12 lines deleted...]
-      <c r="J5" s="54" t="s">
+      <c r="E5" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F5" s="50"/>
+      <c r="G5" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="H5" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="I5" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="J5" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="54" t="s">
-[...5 lines deleted...]
-      <c r="M5" s="56" t="s">
+      <c r="K5" s="47" t="s">
         <v>115</v>
       </c>
+      <c r="L5" s="56" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="6" spans="1:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M6" s="56"/>
+    <row r="6" spans="1:12" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="46"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="56"/>
     </row>
-    <row r="7" spans="1:13" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D7" s="53"/>
+    <row r="7" spans="1:12" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="46"/>
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="48"/>
       <c r="E7" s="19" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F7" s="20" t="s">
-        <v>66</v>
-[...7 lines deleted...]
-      <c r="M7" s="56"/>
+        <v>51</v>
+      </c>
+      <c r="G7" s="55"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="56"/>
     </row>
-    <row r="8" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>472</v>
+    <row r="8" spans="1:12" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>456</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F8" s="12"/>
       <c r="G8" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="I8" s="27"/>
       <c r="J8" s="7" t="s">
-        <v>220</v>
+        <v>453</v>
       </c>
       <c r="K8" s="9" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>193</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
       <c r="B9" s="36" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>469</v>
+        <v>24</v>
       </c>
       <c r="D9" s="37" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="12"/>
       <c r="G9" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="I9" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>452</v>
+      </c>
+      <c r="B10" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H9" s="7" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C10" s="7" t="s">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F10" s="12"/>
       <c r="G10" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="I10" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>449</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D11" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="J11" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="H10" s="7" t="s">
-[...15 lines deleted...]
-        <v>114</v>
+      <c r="K11" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G11" s="33" t="s">
+    <row r="12" spans="1:12" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>446</v>
+      </c>
+      <c r="B12" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H11" s="7" t="s">
-[...15 lines deleted...]
-        <v>84</v>
+      <c r="C12" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" s="12"/>
+      <c r="G12" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="K12" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-        <v>28</v>
+    <row r="13" spans="1:12" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>444</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="I13" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="K13" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-        <v>458</v>
+    <row r="14" spans="1:12" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>439</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D14" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="I14" s="27"/>
+      <c r="J14" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="K14" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D14" s="41" t="s">
+    <row r="15" spans="1:12" ht="152.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35" t="s">
+        <v>438</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F15" s="12"/>
+      <c r="G15" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="I15" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="K15" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="95.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>434</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D16" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E14" s="31" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="E16" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>194</v>
+        <v>436</v>
       </c>
       <c r="I16" s="27" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>435</v>
+      </c>
+      <c r="K16" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="L16" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>442</v>
+    <row r="17" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="41" t="s">
+        <v>431</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>16</v>
+        <v>432</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F17" s="12"/>
       <c r="G17" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>433</v>
+      </c>
+      <c r="I17" s="27"/>
+      <c r="J17" s="7" t="s">
+        <v>188</v>
       </c>
       <c r="K17" s="9" t="s">
-        <v>240</v>
+        <v>193</v>
       </c>
       <c r="L17" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>60</v>
+        <v>428</v>
       </c>
       <c r="D18" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="11"/>
+      <c r="F18" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="L18" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
+        <v>425</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" s="12"/>
+      <c r="G19" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I19" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
+        <v>422</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D20" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="E18" s="11" t="s">
-[...24 lines deleted...]
-        <v>39</v>
+      <c r="K20" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="L20" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>441</v>
+    <row r="21" spans="1:12" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>421</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="11"/>
+      <c r="F21" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="I21" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="L21" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...77 lines deleted...]
-    <row r="22" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="B22" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>431</v>
+        <v>25</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F22" s="12"/>
       <c r="G22" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>421</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="I22" s="27"/>
       <c r="J22" s="7" t="s">
-        <v>329</v>
+        <v>175</v>
       </c>
       <c r="K22" s="10" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="M22" s="38" t="s">
+        <v>196</v>
+      </c>
+      <c r="L22" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="41" t="s">
+        <v>413</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="D23" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F23" s="32"/>
+      <c r="G23" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="I23" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="J23" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="K23" s="22" t="s">
+        <v>416</v>
+      </c>
+      <c r="L23" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="35" t="s">
+        <v>407</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>408</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D24" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E24" s="11"/>
+      <c r="F24" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="I24" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="K24" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="35" t="s">
+        <v>406</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>28</v>
       </c>
-    </row>
-[...87 lines deleted...]
-      </c>
       <c r="D25" s="37" t="s">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>424</v>
+        <v>160</v>
       </c>
       <c r="I25" s="27" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>423</v>
-[...7 lines deleted...]
-      <c r="M25" s="38" t="s">
+        <v>179</v>
+      </c>
+      <c r="K25" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="35" t="s">
+        <v>403</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" s="12" t="s">
         <v>55</v>
       </c>
+      <c r="G26" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="I26" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="L26" s="26" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="26" spans="1:13" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="G26" s="33" t="s">
+    <row r="27" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="35" t="s">
+        <v>401</v>
+      </c>
+      <c r="B27" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H26" s="7" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="C27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="I27" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="L27" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="142.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G27" s="33" t="s">
+    <row r="28" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="35" t="s">
+        <v>400</v>
+      </c>
+      <c r="B28" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H27" s="7" t="s">
-[...15 lines deleted...]
-        <v>85</v>
+      <c r="C28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="I28" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="L28" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="G28" s="33" t="s">
+    <row r="29" spans="1:12" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="35" t="s">
+        <v>395</v>
+      </c>
+      <c r="B29" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H28" s="7" t="s">
-[...15 lines deleted...]
-        <v>26</v>
+      <c r="C29" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E29" s="11"/>
+      <c r="F29" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="I29" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="K29" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-    <row r="30" spans="1:13" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:12" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="B30" s="36" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F30" s="12"/>
       <c r="G30" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="I30" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="K30" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35" t="s">
+        <v>392</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D31" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="J30" s="7" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E31" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F31" s="12"/>
       <c r="G31" s="33" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
       <c r="I31" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J31" s="7" t="s">
-        <v>208</v>
+        <v>295</v>
       </c>
       <c r="K31" s="10" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="L31" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:12" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A32" s="35" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B32" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>183</v>
+        <v>390</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F32" s="12"/>
       <c r="G32" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>198</v>
+        <v>391</v>
       </c>
       <c r="I32" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>403</v>
+        <v>295</v>
       </c>
       <c r="K32" s="10" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>193</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B33" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F33" s="12"/>
       <c r="G33" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="I33" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J33" s="7" t="s">
-        <v>329</v>
+        <v>295</v>
       </c>
       <c r="K33" s="10" t="s">
-        <v>400</v>
+        <v>193</v>
       </c>
       <c r="L33" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="B34" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>396</v>
+        <v>44</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F34" s="12"/>
       <c r="G34" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H34" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="I34" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="K34" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="L34" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="35" t="s">
         <v>382</v>
       </c>
-      <c r="I34" s="27" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B35" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>393</v>
+        <v>92</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F35" s="12"/>
       <c r="G35" s="33" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="I35" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J35" s="7" t="s">
-        <v>389</v>
+        <v>295</v>
       </c>
       <c r="K35" s="10" t="s">
-        <v>391</v>
-[...4 lines deleted...]
-      <c r="M35" s="38" t="s">
         <v>193</v>
       </c>
+      <c r="L35" s="26" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="36" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="142.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A36" s="35" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B36" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>184</v>
+        <v>43</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F36" s="12"/>
+        <v>52</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>52</v>
+      </c>
       <c r="G36" s="33" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="I36" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J36" s="7" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="K36" s="10" t="s">
-        <v>236</v>
+        <v>203</v>
       </c>
       <c r="L36" s="8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="B37" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>56</v>
+        <v>375</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="E37" s="11"/>
       <c r="F37" s="12" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="G37" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>376</v>
+      </c>
+      <c r="I37" s="43" t="s">
+        <v>85</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>210</v>
-[...8 lines deleted...]
-        <v>193</v>
+        <v>377</v>
+      </c>
+      <c r="K37" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="L37" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="B38" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F38" s="12"/>
       <c r="G38" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>199</v>
+        <v>372</v>
       </c>
       <c r="I38" s="27" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="J38" s="7" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>373</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>204</v>
       </c>
       <c r="L38" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A39" s="35" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="B39" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="D39" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="I39" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>380</v>
+        <v>176</v>
       </c>
       <c r="K39" s="9" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>193</v>
+      </c>
+      <c r="L39" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A40" s="35" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B40" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>378</v>
+        <v>71</v>
       </c>
       <c r="D40" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F40" s="12"/>
       <c r="G40" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K40" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="L40" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="35" t="s">
+        <v>364</v>
+      </c>
+      <c r="B41" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D41" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="I41" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="K41" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="L41" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="35" t="s">
+        <v>359</v>
+      </c>
+      <c r="B42" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H40" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I40" s="27" t="s">
+      <c r="C42" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F42" s="12"/>
+      <c r="G42" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="I42" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="K42" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="L42" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="35" t="s">
+        <v>360</v>
+      </c>
+      <c r="B43" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D43" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="J40" s="7" t="s">
-[...102 lines deleted...]
-      </c>
       <c r="E43" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F43" s="12"/>
       <c r="G43" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="I43" s="27" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>209</v>
+        <v>295</v>
       </c>
       <c r="K43" s="9" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>193</v>
+      </c>
+      <c r="L43" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A44" s="35" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="B44" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>264</v>
+        <v>356</v>
       </c>
       <c r="D44" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F44" s="12"/>
       <c r="G44" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H44" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="K44" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="L44" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="35" t="s">
+        <v>349</v>
+      </c>
+      <c r="B45" s="36" t="s">
         <v>366</v>
       </c>
-      <c r="I44" s="27" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C45" s="7" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F45" s="12"/>
       <c r="G45" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="I45" s="27" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>351</v>
+      </c>
+      <c r="K45" s="10" t="s">
+        <v>206</v>
       </c>
       <c r="L45" s="8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="B46" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>360</v>
+        <v>42</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F46" s="12"/>
+        <v>52</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>52</v>
+      </c>
       <c r="G46" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="I46" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="K46" s="9" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>354</v>
+      </c>
+      <c r="L46" s="8" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="B47" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D47" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F47" s="12" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G47" s="33" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>358</v>
+        <v>167</v>
       </c>
       <c r="I47" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>357</v>
+        <v>175</v>
       </c>
       <c r="K47" s="9" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>211</v>
+      </c>
+      <c r="L47" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A48" s="35" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="B48" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>86</v>
+        <v>345</v>
       </c>
       <c r="D48" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F48" s="12"/>
       <c r="G48" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="I48" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J48" s="7" t="s">
-        <v>208</v>
+        <v>344</v>
       </c>
       <c r="K48" s="9" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>326</v>
+      </c>
+      <c r="L48" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A49" s="35" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="B49" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F49" s="12"/>
       <c r="G49" s="33" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="I49" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="K49" s="9" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>326</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>347</v>
+    <row r="50" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="35" t="s">
+        <v>339</v>
       </c>
       <c r="B50" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F50" s="12"/>
       <c r="G50" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="I50" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>212</v>
+        <v>183</v>
       </c>
       <c r="K50" s="9" t="s">
-        <v>349</v>
+        <v>193</v>
       </c>
       <c r="L50" s="8" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="B51" s="36" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>104</v>
+        <v>336</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F51" s="12" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="G51" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="I51" s="27"/>
       <c r="J51" s="7" t="s">
-        <v>216</v>
+        <v>75</v>
       </c>
       <c r="K51" s="9" t="s">
-        <v>239</v>
+        <v>75</v>
       </c>
       <c r="L51" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>75</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="175.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>340</v>
+    <row r="52" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="35" t="s">
+        <v>332</v>
       </c>
       <c r="B52" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>342</v>
+        <v>19</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F52" s="12"/>
       <c r="G52" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="I52" s="27"/>
+        <v>334</v>
+      </c>
+      <c r="I52" s="27" t="s">
+        <v>59</v>
+      </c>
       <c r="J52" s="7" t="s">
-        <v>222</v>
+        <v>177</v>
       </c>
       <c r="K52" s="9" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>195</v>
+      </c>
+      <c r="L52" s="26" t="s">
+        <v>333</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>339</v>
+    <row r="53" spans="1:12" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="35" t="s">
+        <v>330</v>
       </c>
       <c r="B53" s="36" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>341</v>
+        <v>232</v>
       </c>
       <c r="D53" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E53" s="11"/>
+      <c r="E53" s="11" t="s">
+        <v>52</v>
+      </c>
       <c r="F53" s="12" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G53" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="I53" s="10"/>
+        <v>331</v>
+      </c>
+      <c r="I53" s="27" t="s">
+        <v>59</v>
+      </c>
       <c r="J53" s="7" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="K53" s="9" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>234</v>
+      </c>
+      <c r="L53" s="8" t="s">
+        <v>89</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>335</v>
+    <row r="54" spans="1:12" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="35" t="s">
+        <v>328</v>
       </c>
       <c r="B54" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="F54" s="12"/>
       <c r="G54" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="I54" s="27" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>337</v>
+        <v>175</v>
       </c>
       <c r="K54" s="9" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>196</v>
+      </c>
+      <c r="L54" s="8" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>330</v>
+    <row r="55" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="35" t="s">
+        <v>324</v>
       </c>
       <c r="B55" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="D55" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F55" s="12"/>
       <c r="G55" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="I55" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J55" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="H55" s="7" t="s">
-[...9 lines deleted...]
-        <v>332</v>
+      <c r="K55" s="9" t="s">
+        <v>326</v>
       </c>
       <c r="L55" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A56" s="35" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="B56" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F56" s="12"/>
+        <v>52</v>
+      </c>
+      <c r="F56" s="12" t="s">
+        <v>55</v>
+      </c>
       <c r="G56" s="33" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="I56" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>329</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>322</v>
+      </c>
+      <c r="K56" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="L56" s="8" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A57" s="35" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B57" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="D57" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F57" s="12"/>
       <c r="G57" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="I57" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K57" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="L57" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="35" t="s">
+        <v>315</v>
+      </c>
+      <c r="B58" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D58" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F58" s="12"/>
+      <c r="G58" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="I58" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="K58" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="L58" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="41" t="s">
+        <v>312</v>
+      </c>
+      <c r="B59" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D59" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="J57" s="13" t="s">
-[...63 lines deleted...]
-      </c>
       <c r="E59" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F59" s="12"/>
       <c r="G59" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="I59" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J59" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="H59" s="7" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="K59" s="9" t="s">
-        <v>227</v>
+        <v>314</v>
       </c>
       <c r="L59" s="8" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="B60" s="36" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>314</v>
+        <v>82</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F60" s="12" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="G60" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="I60" s="27" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>59</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>184</v>
       </c>
       <c r="K60" s="9" t="s">
-        <v>228</v>
+        <v>209</v>
       </c>
       <c r="L60" s="26" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>312</v>
+    <row r="61" spans="1:12" ht="175.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="41" t="s">
+        <v>305</v>
       </c>
       <c r="B61" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C61" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D61" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E61" s="11" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F61" s="12"/>
       <c r="G61" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="I61" s="27"/>
+      <c r="J61" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="K61" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="L61" s="8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="41" t="s">
+        <v>304</v>
+      </c>
+      <c r="B62" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D62" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E62" s="11"/>
+      <c r="F62" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G62" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="I62" s="10"/>
+      <c r="J62" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="K62" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="L62" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="41" t="s">
+        <v>301</v>
+      </c>
+      <c r="B63" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H61" s="7" t="s">
-[...41 lines deleted...]
-      <c r="I62" s="27" t="s">
+      <c r="C63" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D63" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="J62" s="7" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E63" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F63" s="12"/>
       <c r="G63" s="33" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I63" s="27" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>214</v>
-[...8 lines deleted...]
-        <v>50</v>
+        <v>303</v>
+      </c>
+      <c r="K63" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="L63" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>303</v>
+    <row r="64" spans="1:12" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="41" t="s">
+        <v>296</v>
       </c>
       <c r="B64" s="36" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>18</v>
+        <v>297</v>
       </c>
       <c r="D64" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F64" s="12"/>
       <c r="G64" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="I64" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>215</v>
-[...8 lines deleted...]
-        <v>305</v>
+        <v>299</v>
+      </c>
+      <c r="K64" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="L64" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>301</v>
+    <row r="65" spans="1:12" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="35" t="s">
+        <v>293</v>
       </c>
       <c r="B65" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F65" s="12"/>
       <c r="G65" s="33" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="I65" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>207</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>295</v>
+      </c>
+      <c r="K65" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="L65" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>298</v>
+    <row r="66" spans="1:12" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="35" t="s">
+        <v>287</v>
       </c>
       <c r="B66" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="D66" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F66" s="12"/>
+        <v>52</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>52</v>
+      </c>
       <c r="G66" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="I66" s="27" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>58</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>289</v>
       </c>
       <c r="K66" s="9" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>208</v>
+      </c>
+      <c r="L66" s="8" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="67" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>293</v>
+    <row r="67" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="35" t="s">
+        <v>286</v>
       </c>
       <c r="B67" s="36" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F67" s="12"/>
+        <v>52</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>52</v>
+      </c>
       <c r="G67" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="I67" s="27"/>
       <c r="J67" s="7" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="K67" s="9" t="s">
-        <v>296</v>
+        <v>75</v>
       </c>
       <c r="L67" s="8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>290</v>
+    <row r="68" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="35" t="s">
+        <v>284</v>
       </c>
       <c r="B68" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D68" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F68" s="12"/>
+      <c r="G68" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="I68" s="27"/>
+      <c r="J68" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="K68" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="L68" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="35" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D69" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G69" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="I69" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="K69" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="L69" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="35" t="s">
+        <v>278</v>
+      </c>
+      <c r="B70" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C70" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="E68" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="33" t="s">
+      <c r="D70" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F70" s="12"/>
+      <c r="G70" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H70" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="I70" s="27"/>
+      <c r="J70" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="K70" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="L70" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="35" t="s">
+        <v>276</v>
+      </c>
+      <c r="B71" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F71" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G71" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="I71" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K71" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="L71" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="35" t="s">
+        <v>272</v>
+      </c>
+      <c r="B72" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H68" s="7" t="s">
-[...15 lines deleted...]
-        <v>55</v>
+      <c r="C72" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D72" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72" s="12"/>
+      <c r="G72" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="I72" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J72" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="K72" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="L72" s="8" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...161 lines deleted...]
-        <v>279</v>
+    <row r="73" spans="1:12" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="41" t="s">
+        <v>270</v>
       </c>
       <c r="B73" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="D73" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E73" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E73" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F73" s="12"/>
       <c r="G73" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>271</v>
+      </c>
+      <c r="I73" s="27" t="s">
+        <v>58</v>
       </c>
       <c r="J73" s="7" t="s">
-        <v>281</v>
+        <v>183</v>
       </c>
       <c r="K73" s="9" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="L73" s="8" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>276</v>
+    <row r="74" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="41" t="s">
+        <v>268</v>
       </c>
       <c r="B74" s="36" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F74" s="12"/>
       <c r="G74" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="I74" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J74" s="7" t="s">
-        <v>278</v>
+        <v>175</v>
       </c>
       <c r="K74" s="9" t="s">
-        <v>277</v>
+        <v>215</v>
       </c>
       <c r="L74" s="8" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>270</v>
+    <row r="75" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="41" t="s">
+        <v>265</v>
       </c>
       <c r="B75" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>274</v>
+        <v>65</v>
       </c>
       <c r="D75" s="37" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F75" s="12"/>
       <c r="G75" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="I75" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J75" s="7" t="s">
-        <v>272</v>
+        <v>175</v>
       </c>
       <c r="K75" s="9" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="L75" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>268</v>
+    <row r="76" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="41" t="s">
+        <v>260</v>
       </c>
       <c r="B76" s="36" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>10</v>
+        <v>261</v>
       </c>
       <c r="D76" s="37" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="F76" s="12"/>
       <c r="G76" s="33" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>205</v>
+        <v>264</v>
       </c>
       <c r="I76" s="27" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="J76" s="7" t="s">
-        <v>215</v>
+        <v>262</v>
       </c>
       <c r="K76" s="9" t="s">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="L76" s="8" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>267</v>
+    <row r="77" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="41" t="s">
+        <v>257</v>
       </c>
       <c r="B77" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D77" s="37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F77" s="12" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="G77" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>203</v>
+        <v>258</v>
       </c>
       <c r="I77" s="27" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="J77" s="7" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
       <c r="K77" s="9" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="L77" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>260</v>
+    <row r="78" spans="1:12" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="41" t="s">
+        <v>256</v>
       </c>
       <c r="B78" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>9</v>
+        <v>154</v>
       </c>
       <c r="D78" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F78" s="12"/>
       <c r="G78" s="33" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H78" s="7" t="s">
-        <v>261</v>
+        <v>169</v>
       </c>
       <c r="I78" s="27" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="J78" s="7" t="s">
-        <v>209</v>
+        <v>255</v>
       </c>
       <c r="K78" s="9" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="L78" s="8" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>256</v>
+    <row r="79" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="41" t="s">
+        <v>253</v>
       </c>
       <c r="B79" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>257</v>
+        <v>155</v>
       </c>
       <c r="D79" s="37" t="s">
-        <v>258</v>
+        <v>36</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F79" s="12"/>
+        <v>52</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>55</v>
+      </c>
       <c r="G79" s="33" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="I79" s="27"/>
+        <v>170</v>
+      </c>
+      <c r="I79" s="27" t="s">
+        <v>59</v>
+      </c>
       <c r="J79" s="7" t="s">
-        <v>262</v>
+        <v>186</v>
       </c>
       <c r="K79" s="9" t="s">
-        <v>92</v>
+        <v>254</v>
       </c>
       <c r="L79" s="8" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>254</v>
+    <row r="80" spans="1:12" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="41" t="s">
+        <v>251</v>
       </c>
       <c r="B80" s="36" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D80" s="37" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="E80" s="11"/>
       <c r="F80" s="12" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>52</v>
+      </c>
+      <c r="G80" s="42" t="s">
+        <v>49</v>
       </c>
       <c r="H80" s="7" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>252</v>
+      </c>
+      <c r="I80" s="10" t="s">
+        <v>59</v>
       </c>
       <c r="J80" s="7" t="s">
-        <v>214</v>
+        <v>186</v>
       </c>
       <c r="K80" s="9" t="s">
-        <v>228</v>
+        <v>194</v>
       </c>
       <c r="L80" s="8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="81" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="39" t="s">
+    <row r="81" spans="1:12" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="41" t="s">
         <v>249</v>
       </c>
       <c r="B81" s="36" t="s">
-        <v>79</v>
+        <v>366</v>
       </c>
       <c r="C81" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E81" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F81" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G81" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H81" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="D81" s="37" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="I81" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J81" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K81" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="L81" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="41" t="s">
+        <v>246</v>
+      </c>
+      <c r="B82" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C82" s="7" t="s">
         <v>74</v>
-      </c>
-[...21 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D82" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E82" s="11" t="s">
+      <c r="E82" s="11"/>
+      <c r="F82" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G82" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H82" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="I82" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J82" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="K82" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="L82" s="8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="41" t="s">
+        <v>243</v>
+      </c>
+      <c r="B83" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D83" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E83" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G83" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H83" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="I83" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J83" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="K83" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="L83" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="41" t="s">
+        <v>237</v>
+      </c>
+      <c r="B84" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D84" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E84" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F84" s="12"/>
+      <c r="G84" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I84" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="K84" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="L84" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="41" t="s">
+        <v>236</v>
+      </c>
+      <c r="B85" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E85" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F85" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G85" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H85" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="I85" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J85" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K85" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="L85" s="8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="41" t="s">
+        <v>235</v>
+      </c>
+      <c r="B86" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E86" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G86" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H86" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="I86" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="F82" s="12" t="s">
-[...17 lines deleted...]
-      <c r="L82" s="26" t="s">
+      <c r="J86" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="K86" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="L86" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="38" t="s">
+        <v>229</v>
+      </c>
+      <c r="B87" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E87" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F87" s="12"/>
+      <c r="G87" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I87" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J87" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="K87" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="L87" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D88" s="37" t="s">
+        <v>227</v>
+      </c>
+      <c r="E88" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F88" s="12"/>
+      <c r="G88" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H88" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="I88" s="27"/>
+      <c r="J88" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="K88" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="L88" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="38" t="s">
+        <v>223</v>
+      </c>
+      <c r="B89" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D89" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E89" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F89" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G89" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="H89" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="I89" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J89" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="K89" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="L89" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="38" t="s">
+        <v>219</v>
+      </c>
+      <c r="B90" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="D90" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F90" s="12"/>
+      <c r="G90" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="I90" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="J90" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="K90" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="L90" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B91" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E91" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F91" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G91" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H91" s="7" t="s">
         <v>158</v>
       </c>
-      <c r="M82" s="38" t="s">
-        <v>193</v>
+      <c r="I91" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J91" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="K91" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="L91" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>114</v>
+    <row r="92" spans="1:12" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B92" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D92" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E92" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F92" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G92" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H92" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I92" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="J92" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="K92" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="L92" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="84" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C84" s="7" t="s">
+    <row r="93" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="B93" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="C93" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D84" s="37" t="s">
+      <c r="D93" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E84" s="31" t="s">
-[...359 lines deleted...]
-      </c>
       <c r="E93" s="31" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F93" s="32"/>
       <c r="G93" s="34" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="H93" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="I93" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="J93" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I93" s="28" t="s">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="K93" s="16" t="s">
+        <v>80</v>
       </c>
       <c r="L93" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="94" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>404</v>
+    <row r="94" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B94" s="39" t="s">
+        <v>366</v>
       </c>
       <c r="C94" s="21" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D94" s="41" t="s">
+        <v>138</v>
+      </c>
+      <c r="D94" s="40" t="s">
         <v>7</v>
       </c>
       <c r="E94" s="31" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F94" s="32"/>
+        <v>52</v>
+      </c>
+      <c r="F94" s="32" t="s">
+        <v>52</v>
+      </c>
       <c r="G94" s="34" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H94" s="21" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="I94" s="28" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="J94" s="21" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="K94" s="22" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L94" s="26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>34</v>
       </c>
     </row>
-    <row r="95" spans="1:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>79</v>
+    <row r="95" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B95" s="39" t="s">
+        <v>366</v>
       </c>
       <c r="C95" s="21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>116</v>
+      </c>
+      <c r="D95" s="40" t="s">
+        <v>7</v>
       </c>
       <c r="E95" s="31" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F95" s="32"/>
       <c r="G95" s="34" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H95" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="I95" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="J95" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="K95" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="L95" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" ht="118.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B96" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C96" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D96" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="E96" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="F96" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="G96" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="H96" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="I96" s="28"/>
+      <c r="J96" s="21" t="s">
         <v>121</v>
       </c>
-      <c r="I95" s="28" t="s">
-[...12 lines deleted...]
-        <v>94</v>
+      <c r="K96" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="L96" s="26" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="96" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="M96" s="6"/>
+    <row r="97" spans="1:12" ht="171" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B97" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C97" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="D97" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="E97" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F97" s="32"/>
+      <c r="G97" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H97" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="I97" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="J97" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="K97" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="L97" s="26" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="118" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M118" s="1"/>
+    <row r="98" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B98" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C98" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="E98" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F98" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G98" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H98" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="I98" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="J98" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="K98" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="L98" s="26" t="s">
+        <v>89</v>
+      </c>
     </row>
-    <row r="119" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M119" s="1"/>
+    <row r="99" spans="1:12" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B99" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C99" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="D99" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="E99" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F99" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G99" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="H99" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="I99" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="J99" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="K99" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="L99" s="26" t="s">
+        <v>76</v>
+      </c>
     </row>
-    <row r="120" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M120" s="1"/>
+    <row r="100" spans="1:12" ht="358.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B100" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C100" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D100" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="E100" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F100" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G100" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H100" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="I100" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="J100" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="K100" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="L100" s="26" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="121" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M121" s="1"/>
+    <row r="101" spans="1:12" ht="157.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="C101" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="E101" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F101" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G101" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H101" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="I101" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="J101" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K101" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="L101" s="26" t="s">
+        <v>76</v>
+      </c>
     </row>
-    <row r="122" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M122" s="1"/>
+    <row r="102" spans="1:12" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="C102" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="D102" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="E102" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F102" s="32"/>
+      <c r="G102" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H102" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="I102" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="J102" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="K102" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="L102" s="26" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="123" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M123" s="6"/>
+    <row r="103" spans="1:12" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B103" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="C103" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D103" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="E103" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F103" s="32"/>
+      <c r="G103" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H103" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="I103" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="J103" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="K103" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="L103" s="26" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="124" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M124" s="6"/>
+    <row r="104" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="B104" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C104" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="E104" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F104" s="32"/>
+      <c r="G104" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H104" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="I104" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="J104" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="K104" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="L104" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A105" s="17"/>
+      <c r="C105" s="5"/>
+      <c r="L105" s="5"/>
+    </row>
+    <row r="127" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A127" s="18"/>
+      <c r="C127" s="3"/>
+      <c r="D127" s="3"/>
+      <c r="G127" s="29"/>
+      <c r="H127" s="1"/>
+      <c r="I127" s="29"/>
+      <c r="J127" s="1"/>
+      <c r="K127" s="1"/>
+      <c r="L127" s="3"/>
+    </row>
+    <row r="128" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A128" s="18"/>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3"/>
+      <c r="G128" s="29"/>
+      <c r="H128" s="1"/>
+      <c r="I128" s="29"/>
+      <c r="J128" s="1"/>
+      <c r="K128" s="1"/>
+      <c r="L128" s="3"/>
+    </row>
+    <row r="129" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A129" s="18"/>
+      <c r="C129" s="3"/>
+      <c r="D129" s="3"/>
+      <c r="G129" s="29"/>
+      <c r="H129" s="1"/>
+      <c r="I129" s="29"/>
+      <c r="J129" s="1"/>
+      <c r="K129" s="1"/>
+      <c r="L129" s="3"/>
+    </row>
+    <row r="130" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A130" s="18"/>
+      <c r="C130" s="3"/>
+      <c r="D130" s="3"/>
+      <c r="G130" s="29"/>
+      <c r="H130" s="1"/>
+      <c r="I130" s="29"/>
+      <c r="J130" s="1"/>
+      <c r="K130" s="1"/>
+      <c r="L130" s="3"/>
+    </row>
+    <row r="131" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A131" s="18"/>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3"/>
+      <c r="G131" s="29"/>
+      <c r="H131" s="1"/>
+      <c r="I131" s="29"/>
+      <c r="J131" s="1"/>
+      <c r="K131" s="1"/>
+      <c r="L131" s="3"/>
+    </row>
+    <row r="132" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A132" s="17"/>
+      <c r="B132" s="4"/>
+      <c r="C132" s="5"/>
+      <c r="D132" s="5"/>
+      <c r="E132" s="4"/>
+      <c r="F132" s="4"/>
+      <c r="G132" s="30"/>
+      <c r="H132" s="6"/>
+      <c r="I132" s="30"/>
+      <c r="J132" s="6"/>
+      <c r="K132" s="6"/>
+      <c r="L132" s="5"/>
+    </row>
+    <row r="133" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A133" s="17"/>
+      <c r="B133" s="4"/>
+      <c r="C133" s="5"/>
+      <c r="D133" s="5"/>
+      <c r="E133" s="4"/>
+      <c r="F133" s="4"/>
+      <c r="G133" s="30"/>
+      <c r="H133" s="6"/>
+      <c r="I133" s="30"/>
+      <c r="J133" s="6"/>
+      <c r="K133" s="6"/>
+      <c r="L133" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:M95" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
-[...2 lines deleted...]
-    <mergeCell ref="A4:M4"/>
+  <autoFilter ref="A7:L104" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
+  <mergeCells count="15">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:F6"/>
     <mergeCell ref="H5:H7"/>
-    <mergeCell ref="A1:M1"/>
-[...6 lines deleted...]
-    <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A78:A82">
-    <cfRule type="expression" dxfId="408" priority="860">
+  <conditionalFormatting sqref="A8:B41 A43:B66 A67:L73 A74:B85 B86:B93 A93:B100 A104:D104">
+    <cfRule type="expression" dxfId="429" priority="3">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A102:B103">
+    <cfRule type="expression" dxfId="428" priority="1013">
+      <formula>$B102="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A101:D101">
+    <cfRule type="expression" dxfId="427" priority="1021">
+      <formula>$B101="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:B19 B21:B23 B25:B26 B31:B41 B43:B92 B96:B100 B104">
+    <cfRule type="cellIs" dxfId="426" priority="7" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B18:B22">
+    <cfRule type="cellIs" dxfId="425" priority="134" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B23:B30">
+    <cfRule type="cellIs" dxfId="424" priority="191" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B42">
+    <cfRule type="cellIs" dxfId="423" priority="373" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B101:B103 B93:B95">
+    <cfRule type="cellIs" dxfId="422" priority="1022" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B94:D94">
+    <cfRule type="expression" dxfId="421" priority="999">
+      <formula>$B94="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:L8">
+    <cfRule type="expression" dxfId="420" priority="1">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B18:L18">
+    <cfRule type="expression" dxfId="419" priority="124">
+      <formula>$B18="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B23:L23">
+    <cfRule type="expression" dxfId="418" priority="188">
+      <formula>$B23="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C47">
+    <cfRule type="expression" dxfId="417" priority="466">
+      <formula>$B47="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C75">
+    <cfRule type="expression" dxfId="416" priority="806">
+      <formula>$B75="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C88:C89">
+    <cfRule type="expression" dxfId="415" priority="950">
+      <formula>$B88="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C10:D10">
+    <cfRule type="expression" dxfId="414" priority="29">
+      <formula>$B10="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C12:D12">
+    <cfRule type="expression" dxfId="413" priority="54">
+      <formula>$B12="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C13:D14">
+    <cfRule type="expression" dxfId="412" priority="43">
+      <formula>$B13="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C19:D19">
+    <cfRule type="expression" dxfId="411" priority="143">
+      <formula>$B19="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C20:D20">
+    <cfRule type="expression" dxfId="410" priority="155">
+      <formula>$B20="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C24:D24">
+    <cfRule type="expression" dxfId="409" priority="199">
+      <formula>$B24="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C25:D25">
+    <cfRule type="expression" dxfId="408" priority="211">
+      <formula>$B25="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C27:D30">
+    <cfRule type="expression" dxfId="407" priority="240">
+      <formula>$B27="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C35:D35">
+    <cfRule type="expression" dxfId="406" priority="323">
+      <formula>$B35="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C39:D39">
+    <cfRule type="expression" dxfId="405" priority="370">
+      <formula>$B39="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C46:D46">
+    <cfRule type="expression" dxfId="404" priority="459">
+      <formula>$B46="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C59:D59">
+    <cfRule type="expression" dxfId="403" priority="604">
+      <formula>$B59="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C61:D61">
+    <cfRule type="expression" dxfId="402" priority="630">
+      <formula>$B61="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C62:D62">
+    <cfRule type="expression" dxfId="401" priority="635">
+      <formula>$B62="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C64:D64">
+    <cfRule type="expression" dxfId="400" priority="662">
+      <formula>$B64="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C74:D74">
+    <cfRule type="expression" dxfId="399" priority="799">
+      <formula>$B74="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C81:D81">
+    <cfRule type="expression" dxfId="398" priority="875">
+      <formula>$B81="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C82:D82">
+    <cfRule type="expression" dxfId="397" priority="886">
+      <formula>$B82="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C83:D83">
+    <cfRule type="expression" dxfId="396" priority="898">
+      <formula>$B83="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C85:D85">
+    <cfRule type="expression" dxfId="395" priority="916">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C87:D87">
+    <cfRule type="expression" dxfId="394" priority="942">
+      <formula>$B87="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C90:D90">
+    <cfRule type="expression" dxfId="393" priority="965">
+      <formula>$B90="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C93:D93">
+    <cfRule type="expression" dxfId="392" priority="998">
+      <formula>$B93="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C95:D97">
+    <cfRule type="expression" dxfId="391" priority="1006">
+      <formula>$B95="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C98:D98">
+    <cfRule type="expression" dxfId="390" priority="1011">
+      <formula>$B98="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C99:D99">
+    <cfRule type="expression" dxfId="389" priority="1027">
+      <formula>$B99="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C100:D100">
+    <cfRule type="expression" dxfId="388" priority="1012">
+      <formula>$B100="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C103:D103">
+    <cfRule type="expression" dxfId="387" priority="1039">
+      <formula>$B103="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C9:F9">
+    <cfRule type="expression" dxfId="386" priority="17">
+      <formula>$B9="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C12:F14">
+    <cfRule type="expression" dxfId="385" priority="42">
+      <formula>$B12="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:F16">
+    <cfRule type="expression" dxfId="384" priority="90">
+      <formula>$B15="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C102:K102">
+    <cfRule type="expression" dxfId="383" priority="1028">
+      <formula>$B102="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C10:L11">
+    <cfRule type="expression" dxfId="382" priority="19">
+      <formula>$B10="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C17:L17">
+    <cfRule type="expression" dxfId="381" priority="109">
+      <formula>$B17="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C19:L22">
+    <cfRule type="expression" dxfId="380" priority="133">
+      <formula>$B19="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C24:L28">
+    <cfRule type="expression" dxfId="379" priority="197">
+      <formula>$B24="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C31:L38">
+    <cfRule type="expression" dxfId="378" priority="241">
+      <formula>$B31="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C40:L41 A42:L42 C43:L46">
+    <cfRule type="expression" dxfId="377" priority="371">
+      <formula>$B40="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C48:L58">
+    <cfRule type="expression" dxfId="376" priority="474">
+      <formula>$B48="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C60:L60">
+    <cfRule type="expression" dxfId="375" priority="606">
+      <formula>$B60="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C63:L63">
+    <cfRule type="expression" dxfId="374" priority="637">
+      <formula>$B63="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C65:L66">
+    <cfRule type="expression" dxfId="373" priority="652">
+      <formula>$B65="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C76:L80">
+    <cfRule type="expression" dxfId="372" priority="814">
+      <formula>$B76="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C83:L84">
+    <cfRule type="expression" dxfId="371" priority="888">
+      <formula>$B83="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C86:L86 A86:A92">
+    <cfRule type="expression" dxfId="370" priority="917">
+      <formula>$B86="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C91:L92">
+    <cfRule type="expression" dxfId="369" priority="968">
+      <formula>$B91="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D9">
+    <cfRule type="expression" dxfId="368" priority="11">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="367" priority="12" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="366" priority="13">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="365" priority="14" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="364" priority="15">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="363" priority="16" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D104">
+    <cfRule type="cellIs" dxfId="362" priority="10" operator="equal">
+      <formula>"貸与"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D10">
+    <cfRule type="cellIs" dxfId="361" priority="24" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="360" priority="25">
+      <formula>IF($B13="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="359" priority="26" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="358" priority="27">
+      <formula>IF($B13="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="357" priority="28" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D11:D14">
+    <cfRule type="cellIs" dxfId="356" priority="49" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="355" priority="50">
+      <formula>IF($B13="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="354" priority="51" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="353" priority="52">
+      <formula>IF($B13="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="352" priority="53" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15">
+    <cfRule type="expression" dxfId="351" priority="84">
+      <formula>$B15="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="350" priority="85" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="349" priority="86">
+      <formula>IF($B17="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="348" priority="87" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="347" priority="88">
+      <formula>IF($B17="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="346" priority="89" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16">
+    <cfRule type="cellIs" dxfId="345" priority="101" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="344" priority="102">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="343" priority="103" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="342" priority="104">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="341" priority="105" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="340" priority="106">
+      <formula>$B16="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D17">
+    <cfRule type="cellIs" dxfId="339" priority="118" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="338" priority="119">
+      <formula>IF($B19="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="337" priority="120" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="336" priority="121">
+      <formula>IF($B19="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="335" priority="122" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="334" priority="123">
+      <formula>$B17="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D18:D19">
+    <cfRule type="cellIs" dxfId="333" priority="138" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="332" priority="139">
+      <formula>IF($B20="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="331" priority="140" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="330" priority="141">
+      <formula>IF($B20="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D18:D20">
+    <cfRule type="cellIs" dxfId="329" priority="142" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D20">
+    <cfRule type="expression" dxfId="328" priority="151">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="327" priority="152" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="326" priority="153">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D20:D21">
+    <cfRule type="cellIs" dxfId="325" priority="154" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D21">
+    <cfRule type="expression" dxfId="324" priority="167">
+      <formula>IF($B23="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="323" priority="168" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="322" priority="169">
+      <formula>IF($B23="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="321" priority="171">
+      <formula>$B21="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D21:D22">
+    <cfRule type="cellIs" dxfId="320" priority="170" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22">
+    <cfRule type="expression" dxfId="319" priority="182">
+      <formula>IF($B24="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="318" priority="183" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="317" priority="184">
+      <formula>IF($B24="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="316" priority="185" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="315" priority="186">
+      <formula>$B22="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D23">
+    <cfRule type="cellIs" dxfId="314" priority="190" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="313" priority="192">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="312" priority="193" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="311" priority="194">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="310" priority="195" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D24:D25">
+    <cfRule type="cellIs" dxfId="309" priority="206" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="308" priority="207">
+      <formula>IF($B27="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="307" priority="208" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="306" priority="209">
+      <formula>IF($B27="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D24:D26">
+    <cfRule type="cellIs" dxfId="305" priority="210" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26">
+    <cfRule type="expression" dxfId="304" priority="222">
+      <formula>IF($B28="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="303" priority="223" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="302" priority="224">
+      <formula>IF($B28="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="301" priority="226">
+      <formula>$B26="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D28">
+    <cfRule type="cellIs" dxfId="300" priority="225" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D27:D28">
+    <cfRule type="expression" dxfId="299" priority="236">
+      <formula>IF($B29="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="298" priority="237" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="297" priority="238">
+      <formula>IF($B29="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="296" priority="239" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29:D30">
+    <cfRule type="cellIs" dxfId="295" priority="252" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="294" priority="253">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="293" priority="254" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="292" priority="255">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="291" priority="257">
+      <formula>$B29="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29:D32">
+    <cfRule type="cellIs" dxfId="290" priority="256" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D31:D32">
+    <cfRule type="expression" dxfId="289" priority="276">
+      <formula>IF($B33="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="288" priority="277" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="287" priority="278">
+      <formula>IF($B33="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="286" priority="280">
+      <formula>$B31="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D31:D33">
+    <cfRule type="cellIs" dxfId="285" priority="279" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D33">
+    <cfRule type="expression" dxfId="284" priority="291">
+      <formula>IF($B35="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="283" priority="292" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="282" priority="293">
+      <formula>IF($B35="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="281" priority="295">
+      <formula>$B33="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D33:D34">
+    <cfRule type="cellIs" dxfId="280" priority="294" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D34">
+    <cfRule type="expression" dxfId="279" priority="306">
+      <formula>IF($B36="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="278" priority="307" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="277" priority="308">
+      <formula>IF($B36="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="276" priority="310">
+      <formula>$B34="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D34:D35">
+    <cfRule type="cellIs" dxfId="275" priority="309" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35">
+    <cfRule type="expression" dxfId="274" priority="319">
+      <formula>IF($B37="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="273" priority="320" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="272" priority="321">
+      <formula>IF($B37="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule type="cellIs" dxfId="271" priority="322" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D36">
+    <cfRule type="expression" dxfId="270" priority="335">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="269" priority="336" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="268" priority="337">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="267" priority="339">
+      <formula>$B36="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D36:D38">
+    <cfRule type="cellIs" dxfId="266" priority="338" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D37:D38">
+    <cfRule type="expression" dxfId="265" priority="355">
+      <formula>IF($B39="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="264" priority="356" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="263" priority="357">
+      <formula>IF($B39="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="262" priority="359">
+      <formula>$B37="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D37:D39">
+    <cfRule type="cellIs" dxfId="261" priority="358" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D39">
+    <cfRule type="expression" dxfId="260" priority="366">
+      <formula>IF($B41="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="259" priority="367" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="258" priority="368">
+      <formula>IF($B41="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="257" priority="369" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40">
+    <cfRule type="cellIs" dxfId="256" priority="378" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="255" priority="379">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="254" priority="380" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="253" priority="381">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D41">
+    <cfRule type="cellIs" dxfId="252" priority="382" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D41">
+    <cfRule type="expression" dxfId="251" priority="393">
+      <formula>IF($B43="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="250" priority="394" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="249" priority="395">
+      <formula>IF($B43="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="248" priority="397">
+      <formula>$B41="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D41:D42">
+    <cfRule type="cellIs" dxfId="247" priority="396" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42">
+    <cfRule type="expression" dxfId="246" priority="408">
+      <formula>IF($B44="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="245" priority="409" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="244" priority="410">
+      <formula>IF($B44="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="243" priority="412">
+      <formula>$B42="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D43">
+    <cfRule type="cellIs" dxfId="242" priority="411" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D43">
+    <cfRule type="expression" dxfId="241" priority="421">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="240" priority="422" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="239" priority="423">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="238" priority="425">
+      <formula>$B43="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D43:D45">
+    <cfRule type="cellIs" dxfId="237" priority="424" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D45">
+    <cfRule type="expression" dxfId="236" priority="442">
+      <formula>IF($B46="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="235" priority="443" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="234" priority="444">
+      <formula>IF($B46="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="233" priority="446">
+      <formula>$B44="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D46">
+    <cfRule type="cellIs" dxfId="232" priority="445" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46">
+    <cfRule type="expression" dxfId="231" priority="455">
+      <formula>IF($B48="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="230" priority="456" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="229" priority="457">
+      <formula>IF($B48="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule type="cellIs" dxfId="228" priority="458" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D47">
+    <cfRule type="expression" dxfId="227" priority="469">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="226" priority="470" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="225" priority="471">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="224" priority="472" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D47:D49">
+    <cfRule type="expression" dxfId="223" priority="473">
+      <formula>$B47="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D48:D50">
+    <cfRule type="cellIs" dxfId="222" priority="495" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="221" priority="496">
+      <formula>IF($B50="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="220" priority="497" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="219" priority="498">
+      <formula>IF($B50="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="218" priority="500">
+      <formula>$B48="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D48:D52">
+    <cfRule type="cellIs" dxfId="217" priority="499" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:D52">
+    <cfRule type="expression" dxfId="216" priority="514">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="215" priority="515" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="214" priority="516">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="213" priority="518">
+      <formula>$B51="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:D53">
+    <cfRule type="cellIs" dxfId="212" priority="517" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D53">
+    <cfRule type="expression" dxfId="211" priority="523">
+      <formula>IF($B55="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="210" priority="524" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="209" priority="525">
+      <formula>IF($B55="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D53:D54">
+    <cfRule type="cellIs" dxfId="208" priority="526" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54">
+    <cfRule type="expression" dxfId="207" priority="538">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="206" priority="539" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="205" priority="540">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="204" priority="542">
+      <formula>$B54="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule type="cellIs" dxfId="203" priority="541" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D55:D56">
+    <cfRule type="expression" dxfId="202" priority="559">
+      <formula>IF($B57="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="201" priority="560" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="200" priority="561">
+      <formula>IF($B57="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="199" priority="563">
+      <formula>$B55="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D55:D57">
+    <cfRule type="cellIs" dxfId="198" priority="562" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D57">
+    <cfRule type="expression" dxfId="197" priority="574">
+      <formula>IF($B59="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="196" priority="575" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="195" priority="576">
+      <formula>IF($B59="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="194" priority="578">
+      <formula>$B57="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D57:D58">
+    <cfRule type="cellIs" dxfId="193" priority="577" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58">
+    <cfRule type="expression" dxfId="192" priority="590">
+      <formula>IF($B60="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="191" priority="591" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="190" priority="592">
+      <formula>IF($B60="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="189" priority="594">
+      <formula>$B58="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D59">
+    <cfRule type="cellIs" dxfId="188" priority="593" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D59">
+    <cfRule type="expression" dxfId="187" priority="600">
+      <formula>IF($B61="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="186" priority="601" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="185" priority="602">
+      <formula>IF($B61="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="184" priority="603" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60">
+    <cfRule type="cellIs" dxfId="183" priority="614" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="182" priority="615">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="181" priority="616" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="180" priority="617">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="179" priority="619">
+      <formula>$B60="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60:D61">
+    <cfRule type="cellIs" dxfId="178" priority="618" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D61">
+    <cfRule type="expression" dxfId="177" priority="626">
+      <formula>IF($B63="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="176" priority="627" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="175" priority="628">
+      <formula>IF($B63="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D61:D62">
+    <cfRule type="cellIs" dxfId="174" priority="629" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62">
+    <cfRule type="expression" dxfId="173" priority="631">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="172" priority="632" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="171" priority="633">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="170" priority="634" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D63">
+    <cfRule type="cellIs" dxfId="169" priority="645" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="168" priority="646">
+      <formula>IF($B65="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="167" priority="647" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="166" priority="648">
+      <formula>IF($B65="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="165" priority="650">
+      <formula>$B63="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D63:D64">
+    <cfRule type="cellIs" dxfId="164" priority="649" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D64">
+    <cfRule type="expression" dxfId="163" priority="658">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="162" priority="659" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="161" priority="660">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D64:D65">
+    <cfRule type="cellIs" dxfId="160" priority="661" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D65">
+    <cfRule type="expression" dxfId="159" priority="673">
+      <formula>IF($B67="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="158" priority="674" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="157" priority="675">
+      <formula>IF($B67="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="156" priority="677">
+      <formula>$B65="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D65:D66">
+    <cfRule type="cellIs" dxfId="155" priority="676" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66">
+    <cfRule type="expression" dxfId="154" priority="689">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="153" priority="690" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="152" priority="691">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="151" priority="693">
+      <formula>$B66="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66:D68">
+    <cfRule type="cellIs" dxfId="150" priority="692" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D67:D68">
+    <cfRule type="expression" dxfId="149" priority="707">
+      <formula>IF($B69="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="148" priority="708" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="147" priority="709">
+      <formula>IF($B69="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="146" priority="711">
+      <formula>$B67="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D67:D70">
+    <cfRule type="cellIs" dxfId="145" priority="710" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69:D70">
+    <cfRule type="expression" dxfId="144" priority="739">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="143" priority="740" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="142" priority="741">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="141" priority="743">
+      <formula>$B69="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69:D71">
+    <cfRule type="cellIs" dxfId="140" priority="742" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D71">
+    <cfRule type="expression" dxfId="139" priority="755">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="138" priority="756" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="137" priority="757">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="136" priority="759">
+      <formula>$B71="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D71:D72">
+    <cfRule type="cellIs" dxfId="135" priority="758" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72">
+    <cfRule type="expression" dxfId="134" priority="770">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="133" priority="771" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="132" priority="772">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="131" priority="774">
+      <formula>$B72="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72:D73">
+    <cfRule type="cellIs" dxfId="130" priority="773" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73">
+    <cfRule type="expression" dxfId="129" priority="785">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="128" priority="786" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="127" priority="787">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="126" priority="789">
+      <formula>$B73="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73:D74">
+    <cfRule type="cellIs" dxfId="125" priority="788" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74">
+    <cfRule type="expression" dxfId="124" priority="795">
+      <formula>IF($B76="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="123" priority="796" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="122" priority="797">
+      <formula>IF($B76="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D75">
+    <cfRule type="cellIs" dxfId="121" priority="798" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D75">
+    <cfRule type="expression" dxfId="120" priority="809">
+      <formula>IF($B77="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="119" priority="810" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="118" priority="811">
+      <formula>IF($B77="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="117" priority="812" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="116" priority="813">
+      <formula>$B75="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76:D77">
+    <cfRule type="cellIs" dxfId="115" priority="829" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="114" priority="830">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="113" priority="831" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="112" priority="832">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="111" priority="834">
+      <formula>$B76="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76:D79">
+    <cfRule type="cellIs" dxfId="110" priority="833" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D78:D79">
+    <cfRule type="expression" dxfId="109" priority="845">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="108" priority="846" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="107" priority="847">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="106" priority="849">
       <formula>$B78="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A8:B30">
-[...20 lines deleted...]
-    <cfRule type="expression" dxfId="403" priority="906">
+  <conditionalFormatting sqref="D78:D80">
+    <cfRule type="cellIs" dxfId="105" priority="848" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D80">
+    <cfRule type="expression" dxfId="104" priority="860">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="103" priority="861" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="102" priority="862">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="101" priority="864">
+      <formula>$B80="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D80:D81">
+    <cfRule type="cellIs" dxfId="100" priority="863" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D81">
+    <cfRule type="expression" dxfId="99" priority="871">
+      <formula>IF($B83="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="98" priority="872" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="97" priority="873">
+      <formula>IF($B83="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D81:D82">
+    <cfRule type="cellIs" dxfId="96" priority="874" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D82">
+    <cfRule type="expression" dxfId="95" priority="882">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="94" priority="883" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="93" priority="884">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="92" priority="885" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83">
+    <cfRule type="cellIs" dxfId="91" priority="893" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="90" priority="894">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="89" priority="895" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="88" priority="896">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D85">
+    <cfRule type="cellIs" dxfId="87" priority="897" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D84:D85">
+    <cfRule type="expression" dxfId="86" priority="912">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="85" priority="913" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="84" priority="914">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="83" priority="915" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86">
+    <cfRule type="cellIs" dxfId="82" priority="927" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="81" priority="928">
+      <formula>IF($B88="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="80" priority="929" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="79" priority="930">
+      <formula>IF($B88="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="78" priority="932">
+      <formula>$B86="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule type="cellIs" dxfId="77" priority="931" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87">
+    <cfRule type="expression" dxfId="76" priority="938">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="75" priority="939" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="74" priority="940">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87:D89">
+    <cfRule type="cellIs" dxfId="73" priority="941" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D88:D89">
+    <cfRule type="expression" dxfId="72" priority="953">
+      <formula>IF($B90="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="71" priority="954" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="70" priority="955">
+      <formula>IF($B90="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="69" priority="957">
+      <formula>$B88="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D88:D90">
+    <cfRule type="cellIs" dxfId="68" priority="956" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D90">
+    <cfRule type="expression" dxfId="67" priority="961">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="66" priority="962" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="65" priority="963">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="64" priority="964" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D91">
+    <cfRule type="cellIs" dxfId="63" priority="977" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="62" priority="978">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="61" priority="979" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="60" priority="980">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="59" priority="982">
+      <formula>$B91="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D91:D92">
+    <cfRule type="cellIs" dxfId="58" priority="981" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92">
+    <cfRule type="expression" dxfId="57" priority="987">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="56" priority="988" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="55" priority="989">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="54" priority="991">
+      <formula>$B92="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule type="cellIs" dxfId="53" priority="990" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D93">
+    <cfRule type="expression" dxfId="52" priority="994">
+      <formula>IF($B95="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="51" priority="995" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="50" priority="996">
+      <formula>IF($B95="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="49" priority="997" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D94:D96">
+    <cfRule type="expression" dxfId="48" priority="1040">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="47" priority="1041" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="46" priority="1042">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="45" priority="1043" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D94:D98">
+    <cfRule type="cellIs" dxfId="44" priority="1005" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D97">
+    <cfRule type="cellIs" dxfId="43" priority="1001" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="42" priority="1002">
+      <formula>IF($B99="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="41" priority="1003" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="40" priority="1004">
+      <formula>IF($B99="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D98">
+    <cfRule type="expression" dxfId="39" priority="1007">
+      <formula>IF($B100="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="38" priority="1008" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="37" priority="1009">
+      <formula>IF($B100="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="36" priority="1010" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D99">
+    <cfRule type="expression" dxfId="35" priority="1023">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="34" priority="1024" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="33" priority="1025">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="32" priority="1026" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D99:D101">
+    <cfRule type="cellIs" dxfId="31" priority="1020" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D100:D101">
+    <cfRule type="cellIs" dxfId="30" priority="1016" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="29" priority="1017">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="28" priority="1018" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="27" priority="1019">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D102">
+    <cfRule type="cellIs" dxfId="26" priority="1029" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="25" priority="1030">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="24" priority="1031" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="23" priority="1032">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="22" priority="1034">
+      <formula>$B102="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D102:D104">
+    <cfRule type="cellIs" dxfId="21" priority="1033" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D103:D104">
+    <cfRule type="expression" dxfId="20" priority="1035">
+      <formula>IF($B105="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="19" priority="1036" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="18" priority="1037">
+      <formula>IF($B105="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="17" priority="1038" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E103:K104">
+    <cfRule type="expression" dxfId="16" priority="1014">
+      <formula>$B103="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E29:L30">
+    <cfRule type="expression" dxfId="15" priority="242">
+      <formula>$B29="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E39:L39">
+    <cfRule type="expression" dxfId="14" priority="361">
+      <formula>$B39="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E47:L47">
+    <cfRule type="expression" dxfId="13" priority="461">
+      <formula>$B47="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E59:L59">
+    <cfRule type="expression" dxfId="12" priority="596">
+      <formula>$B59="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E61:L62">
+    <cfRule type="expression" dxfId="11" priority="620">
+      <formula>$B61="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E64:L64">
+    <cfRule type="expression" dxfId="10" priority="651">
+      <formula>$B64="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E74:L75">
+    <cfRule type="expression" dxfId="9" priority="791">
+      <formula>$B74="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E81:L82">
+    <cfRule type="expression" dxfId="8" priority="867">
+      <formula>$B81="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E85:L85">
+    <cfRule type="expression" dxfId="7" priority="908">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E87:L90">
+    <cfRule type="expression" dxfId="6" priority="933">
+      <formula>$B87="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E93:L101">
+    <cfRule type="expression" dxfId="5" priority="984">
       <formula>$B93="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A91:D91">
-[...95 lines deleted...]
-    <cfRule type="expression" dxfId="383" priority="17">
+  <conditionalFormatting sqref="G9:L9">
+    <cfRule type="expression" dxfId="4" priority="8">
       <formula>$B9="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B14:M14">
-[...289 lines deleted...]
-    <cfRule type="expression" dxfId="319" priority="64">
+  <conditionalFormatting sqref="G12:L16">
+    <cfRule type="expression" dxfId="3" priority="41">
       <formula>$B12="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D12:D13">
-[...1195 lines deleted...]
-      <formula>$B93="終了"</formula>
+  <conditionalFormatting sqref="L102:L104">
+    <cfRule type="expression" dxfId="2" priority="1000">
+      <formula>$B102="終了"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B80:B95 B8:B14 B23:B41 B16:B21 B43:B78" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B25:B50 B8:B23 B52:B104" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
       <formula1>"募集,終了"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L90 L92" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L99 L101" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
       <formula1>"大学経由（学内選考なし）,学内選考,直接応募WEBからダウンロード"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I95 I92 I86:I90 I80 I72 I53" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I104 I101 I95:I99 I89 I81 I62" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
       <formula1>"可,不可"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="39" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>2026 A3‗文理のみ</vt:lpstr>
       <vt:lpstr>'2026 A3‗文理のみ'!Print_Area</vt:lpstr>
       <vt:lpstr>'2026 A3‗文理のみ'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>kumamoto-u</Company>