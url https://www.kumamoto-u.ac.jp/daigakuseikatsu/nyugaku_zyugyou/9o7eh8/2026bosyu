--- v1 (2026-06-03)
+++ v2 (2026-07-16)
@@ -1,88 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="124226"/>
-[...5 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{532FBA26-6E1A-4781-A6B8-A25179D44150}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileSharing readOnlyRecommended="1"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C21EF3A2-CF45-4C22-BCB3-B409D644F199}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026 A3‗文理のみ" sheetId="38" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$L$104</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 A3‗文理のみ'!$A$1:$L$104</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$M$113</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 A3‗文理のみ'!$A$1:$M$113</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026 A3‗文理のみ'!$5:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1106" uniqueCount="460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1312" uniqueCount="558">
   <si>
     <t>給/貸</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>NO.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>状況</t>
     <rPh sb="0" eb="2">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>奨学団体名</t>
     <rPh sb="2" eb="4">
       <t>ダンタイ</t>
@@ -193,57 +189,65 @@
     <rPh sb="3" eb="5">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鷹野学術振興財団</t>
     <rPh sb="0" eb="2">
       <t>タカノ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ガクジュツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シンコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/26</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>あしなが育英会</t>
     <rPh sb="4" eb="7">
       <t>イクエイカイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>5/20</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>CTC未来財団</t>
     <rPh sb="3" eb="7">
       <t>ミライザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>TAKEUCHI育英奨学会</t>
     <rPh sb="8" eb="10">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山口県ひとづくり財団</t>
     <rPh sb="0" eb="3">
       <t>ヤマグチケン</t>
     </rPh>
     <rPh sb="8" eb="10">
@@ -284,79 +288,87 @@
   </si>
   <si>
     <t>いであ環境・文化財団</t>
     <rPh sb="3" eb="5">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ブンカ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ユニ･チャーム共振財団</t>
     <rPh sb="7" eb="9">
       <t>キョウシン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/22</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>唐神基金</t>
     <rPh sb="0" eb="1">
       <t>トウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鶴友奨学会</t>
     <rPh sb="0" eb="1">
       <t>ツル</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>トモ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>5/31</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>木原育英奨学金</t>
     <rPh sb="0" eb="2">
       <t>キハラ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内村チカ育英財団</t>
     <rPh sb="0" eb="2">
       <t>ウチムラ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -405,133 +417,191 @@
       <t>ダイガクイン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>川村育英会（学部）</t>
     <rPh sb="0" eb="2">
       <t>カワムラ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>イクエイカイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガクブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>清水育英会</t>
     <rPh sb="0" eb="5">
       <t>シミズイクエイカイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>6/30</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>学内選考</t>
     <rPh sb="0" eb="2">
       <t>ガクナイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>10/31</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>ナガワひまわり財団</t>
     <rPh sb="7" eb="9">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>給付</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>直接応募</t>
+    <rPh sb="0" eb="2">
+      <t>チョクセツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>オウボ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>森下仁丹奨学会</t>
     <rPh sb="0" eb="2">
       <t>モリシタ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジンタン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/24</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>Ｇ-７奨学財団</t>
     <rPh sb="3" eb="5">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>貸与</t>
     <rPh sb="0" eb="1">
       <t>カシ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ヨ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/21</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5/8</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>戸部眞紀財団</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>5/12</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>6/9</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5/1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>大隅地域助産師奨学資金</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5/29</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5/7</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5/15</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>米濵･リンガーハット
 財団</t>
     <rPh sb="0" eb="1">
       <t>コメ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ハマ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日揮・実吉奨学会</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/23</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>関育英奨学会</t>
     <rPh sb="0" eb="1">
       <t>セキ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>交通遺児育英会
 （予約）</t>
     <rPh sb="0" eb="2">
       <t>コウツウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イジ</t>
     </rPh>
     <rPh sb="4" eb="7">
@@ -551,50 +621,116 @@
     <rPh sb="2" eb="4">
       <t>イジ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>イクエイカイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ザイガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>壽崎育英財団</t>
     <rPh sb="0" eb="2">
       <t>スザキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>大学女性協会
+（安井医学奨学生）</t>
+    <rPh sb="0" eb="2">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キョウカイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヤスイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イガク</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ショウガクセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大学女性協会
+（社会福祉奨学生）</t>
+    <rPh sb="0" eb="2">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キョウカイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ショウガクセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大学女性協会
+（一般奨学生）</t>
+    <rPh sb="0" eb="2">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キョウカイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ショウガクセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>文</t>
     <rPh sb="0" eb="1">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>理</t>
     <rPh sb="0" eb="1">
       <t>リ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学部</t>
     <rPh sb="0" eb="2">
       <t>ガクブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大学院</t>
     <rPh sb="0" eb="3">
       <t>ダイガクイン</t>
     </rPh>
@@ -650,121 +786,141 @@
     <rPh sb="0" eb="2">
       <t>フカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>返還
 支援</t>
     <rPh sb="0" eb="2">
       <t>ヘンカン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>JEES・住友金属鉱山地域貢献奨学金</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>貸与</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>三重県地域と若者の未来を拓く学生奨学金返還支援事業助成金</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/10</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>キーエンス財団
 （新1年生給付奨学金）</t>
     <rPh sb="5" eb="7">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>シン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キュウフ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>募集</t>
   </si>
   <si>
     <t>オークラ育英財団</t>
     <rPh sb="4" eb="6">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>水道土木振興財団</t>
     <rPh sb="0" eb="2">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドボク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シンコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/15</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">可
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※条件あり</t>
     </r>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>6/10</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/30</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>オークネット財団</t>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>20名
 （全国）</t>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゼンコク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大成学術財団</t>
     <rPh sb="0" eb="2">
       <t>タイセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ガクジュツ</t>
     </rPh>
@@ -775,161 +931,263 @@
   </si>
   <si>
     <t>谷育英財団</t>
     <rPh sb="0" eb="1">
       <t>タニ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中島育英奨学会</t>
     <rPh sb="0" eb="7">
       <t>ナカシマイクエイショウガクカイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>給付</t>
   </si>
   <si>
+    <t>熊本市奨学金
+（家計急変等）</t>
+    <rPh sb="0" eb="3">
+      <t>クマモトシ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カケイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>キュウヘン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>伊藤忠兵衛基金</t>
     <rPh sb="0" eb="2">
       <t>イトウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>チュウベエ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>キーエンス財団
+貸与奨学金返還支援制度</t>
+    <rPh sb="5" eb="7">
+      <t>ザイダン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>タイヨ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>セイド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>随時
+定員になり次第終了</t>
+    <rPh sb="0" eb="2">
+      <t>ズイジ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>テイイン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シダイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シュウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/1～5/15</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>学内選考</t>
   </si>
   <si>
     <t>沖縄県国際交流・
 人材育成財団</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/16</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/9</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ONOKEN財団
 （小野建）</t>
     <rPh sb="6" eb="8">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>オノケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>直接応募
 ガクシー経由</t>
     <rPh sb="9" eb="11">
       <t>ケイユ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1名
 (本学第1推薦枠)
 1名
 (本学第2推薦枠)</t>
     <rPh sb="1" eb="2">
       <t>ナ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホンガク</t>
     </rPh>
     <rPh sb="7" eb="12">
       <t>ダイイチスイセンワク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ホンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>WEB提出：5/8
+郵送：5/12
+両方申請すること</t>
+    <rPh sb="3" eb="5">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ユウソウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>リョウホウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>SONY STEAM GIRLS EXPERIENCE</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中谷財団</t>
     <rPh sb="0" eb="2">
       <t>ナカタニ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額３万円</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>アイザワ記念育英財団</t>
     <rPh sb="4" eb="6">
       <t>キネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>可
 ※条件あり</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>5/25</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5/30</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/17</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>センコーみらい財団</t>
     <rPh sb="7" eb="9">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>浜教育財団</t>
     <rPh sb="0" eb="1">
       <t>ハマ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>清川秋夫育英奨学財団</t>
     <rPh sb="0" eb="2">
       <t>キヨカワ</t>
     </rPh>
     <rPh sb="2" eb="4">
@@ -952,50 +1210,58 @@
     <rPh sb="0" eb="2">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイユ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガクナイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>平石教育財団</t>
     <rPh sb="0" eb="2">
       <t>ヒライシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ザイダン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/20</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>締切</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>黒木育英奨学金</t>
     <rPh sb="0" eb="2">
       <t>クロキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>田中孝典記念奨学金</t>
     <rPh sb="0" eb="2">
       <t>タナカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タカノリ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キネン</t>
@@ -1165,50 +1431,54 @@
     </rPh>
     <rPh sb="126" eb="128">
       <t>キジュン</t>
     </rPh>
     <rPh sb="130" eb="131">
       <t>ニン</t>
     </rPh>
     <rPh sb="131" eb="133">
       <t>セタイ</t>
     </rPh>
     <rPh sb="133" eb="135">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="135" eb="137">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="140" eb="142">
       <t>マンエン</t>
     </rPh>
     <rPh sb="142" eb="144">
       <t>イカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>その他の条件　抜粋
 （募集要項を必ず確認すること）</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウケン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>バッスイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ボシュウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヨウコウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>カナラ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -1233,80 +1503,111 @@
     <rPh sb="37" eb="41">
       <t>コウキョウダンタイ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-2</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-3</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-4</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t xml:space="preserve">3/23
+※希望者は奨学会に電話連絡する前に必ず、Moodleの該当フォルダから、オンラインテキスト欄に「応募希望」と入力し、提出してください。
+</t>
+    <rPh sb="32" eb="34">
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>8-5</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-6</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>KNC広瀬財団</t>
     <rPh sb="3" eb="7">
       <t>ヒロセザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-7</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>在学生3/25
+熊大外からの新入生
+4/8</t>
+    <rPh sb="0" eb="3">
+      <t>ザイガクセイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>クマダイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガイ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>シンニュウセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>8-8</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>八代市奨学資金貸付</t>
     <rPh sb="5" eb="7">
       <t>シキン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カシツケ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>3/2～4/20</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-9</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>飯島藤十郎記念
 食品科学振興財団
 (2027年度)</t>
     <rPh sb="0" eb="2">
       <t>イイジマ</t>
     </rPh>
     <rPh sb="2" eb="7">
       <t>トウジュウロウキネン</t>
     </rPh>
     <rPh sb="8" eb="16">
       <t>ショクヒンカガクシンコウザイダン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -1950,50 +2251,54 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-11</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>JEES･東ソー人材育成奨学金</t>
     <rPh sb="5" eb="6">
       <t>トウ</t>
     </rPh>
     <rPh sb="8" eb="15">
       <t>ジンザイイクセイショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額10万円</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>3/27</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>＜新規募集＞
 ･学部2年生以上 修士課程 専門職学位課程 博士課程に正規生として在籍し、日本国籍または永住権を持つ者、専攻分野の指定なし
 ･経済的援助を真に必要とし、品行方正で学業成績が優秀な者</t>
     <rPh sb="1" eb="5">
       <t>シンキボシュウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="16" eb="20">
       <t>シュウシカテイ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>センモンショク</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ガクイ</t>
     </rPh>
     <rPh sb="26" eb="28">
@@ -2055,50 +2360,55 @@
     </rPh>
     <rPh sb="88" eb="90">
       <t>ガクギョウ</t>
     </rPh>
     <rPh sb="90" eb="92">
       <t>セイセキ</t>
     </rPh>
     <rPh sb="93" eb="95">
       <t>ユウシュウ</t>
     </rPh>
     <rPh sb="96" eb="97">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2名
 (本学推薦枠)</t>
     <rPh sb="1" eb="2">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-12</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">4/10
+</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>自宅生:月額5万円
 自宅外学生:月額10万円（財団から自宅外の認定をうけた場合のみ）</t>
     <rPh sb="0" eb="3">
       <t>ジタクセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジタク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>マンエン</t>
@@ -2389,73 +2699,91 @@
         <charset val="128"/>
       </rPr>
       <t>給付奨学生)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ニッテツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウギョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キュウフ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ショウガクセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>WEB登録
+4/15
+午前10時</t>
+    <rPh sb="3" eb="5">
+      <t>トウロク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>52名程度(学部)
 11名程度(院)
 （全体）</t>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テイド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>テイド</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>イン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ゼンタイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>WEB登録
+4/3
+午前10時</t>
+    <rPh sb="3" eb="5">
+      <t>トウロク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-14</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･23歳以下の学部2～4年生または25歳以下の修士課程大学院生
 ･2025年度までの成績(GPA)が3.00以上の者
 ･世帯合計収入が800万円(給与収入以外は400万円)未満の者（目安）
 ･医･薬学部の６年制の学科は対象外</t>
     <rPh sb="12" eb="13">
       <t>ネン</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>カテイ</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>モノ</t>
     </rPh>
     <rPh sb="73" eb="75">
@@ -2482,50 +2810,59 @@
     <r>
       <t xml:space="preserve">55名程度
 </t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（全国）</t>
     </r>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テイド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゼンコク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>5/11</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･熊本市内に居住する方の被扶養者
+･家計の急変等(火災･風水害､破産､失職､死亡､入院､離婚等)の該当者
+･国､他の地方公共団体等からの奨学金(貸付に限る)またはこれと同等の貸付を受けていないこと</t>
+  </si>
+  <si>
     <t>･学部1年生(学部2-6年生は､個別に財団へ問い合わせ)
 ･生計維持者が宮崎県内に居住している者
 ･他の貸与型奨学金との併用不可
 ･宮崎県の教員を志望する者</t>
   </si>
   <si>
     <t>･学部1年生
 ･経済的な支援を必要とする者
 ･世帯所得が300万円以下(収入目安430万円)</t>
   </si>
   <si>
     <t>･学部生1年､2年
 ･心身共に健康で､かつ品行方正で学業成績が優秀な者
 ･東京都多摩地区､兵庫県播磨地域､愛媛県､鹿児島県の持続的発展に貢献する意欲がある者
 ･採用後の交流ﾌﾟﾛｸﾞﾗﾑに参加する意欲のある者
 ※本奨学金の採用決定後他の奨学金を受給することを目的とした辞退はできない｡</t>
   </si>
   <si>
     <t xml:space="preserve">･保護者等が道路における交通事故で死亡したり､著しい後遺障害となった家庭の学生
 </t>
   </si>
   <si>
     <t>･主たる家計支持者が熊本県在住の者
 ･学資の支弁が困難及び学業優秀な者</t>
   </si>
@@ -2561,50 +2898,66 @@
   <si>
     <t>･学部3･4年生又は大学院生で､30歳以下の者
 ･化学､食品科学､芸術学/ﾃﾞｻﾞｲﾝ学､体育学/ｽﾎﾟｰﾂ科学､経営学の分野を専攻する者
 ･他の民間団体等の給付奨学金の合計が200万円以上の場合減額となる
 ･他の給付型奨学金との併用は募集要項参照</t>
   </si>
   <si>
     <t>･主たる生活維持者が九州地方に居住している者
 ･人物学業ともに優れ､かつ健康で奨学資金の支給が必要と認められる者</t>
   </si>
   <si>
     <t>･土木工学系の学部3年生(23歳未満)または修士1年生(25歳未満)の者(R7.4.1現在)(建築系は対象外)</t>
   </si>
   <si>
     <t>月額10万円</t>
   </si>
   <si>
     <t>月額3万円</t>
   </si>
   <si>
     <t>年額48万円</t>
   </si>
   <si>
     <t>【貸付】
 月額4.2万円</t>
+  </si>
+  <si>
+    <t>一括30万円</t>
+  </si>
+  <si>
+    <t>一括
+学部生20万円
+院生 30万円</t>
+  </si>
+  <si>
+    <t>返還総額の50%を一括返還
+(最大240万円)</t>
+  </si>
+  <si>
+    <t>【貸付】
+4.2万円･2.1万円のいずれか</t>
   </si>
   <si>
     <t>月額2万円</t>
   </si>
   <si>
     <t>貸与2.5万円
 (無利子)
 ※返還免除制度有</t>
   </si>
   <si>
     <t>月額5万円</t>
   </si>
   <si>
     <t>学部生月4･5･6万円から選択(2万円は給付)
 大学院生月5･8･10万円から選択(2万円は給付)</t>
   </si>
   <si>
     <t>月額4万円</t>
   </si>
   <si>
     <t>月額6万円</t>
   </si>
   <si>
     <t>修士月額12万円
 博士月額20万円</t>
@@ -2784,50 +3137,54 @@
       <t>ワク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･スポーツ技能向上に励み日々鍛錬している学生で、大学公認の運動部に所属し今後の成果が期待できる日本国籍を有する者
 ･外国籍であって①法定特別永住者､②在留資格が永住者､日本人の配偶者等､永住者の配偶者等､定住者である者
 ･他の奨学金併給不可(日本学生支援機構は除く)</t>
     <rPh sb="5" eb="9">
       <t>ギノウコウジョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ハゲ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5名程度
 (全国)</t>
     <rPh sb="2" eb="4">
       <t>テイド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>8-16</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･理･工･保･創薬3年生及び自然科学･医学･保健学･薬学教育部博士前期1年生の者
 ･医学科及び薬学科の学生は5年生が対象者
 ･世帯収入が概ね500万円以下の者</t>
     <rPh sb="5" eb="6">
       <t>ホ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソウヤク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-17</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>宮崎県育英資金</t>
     <rPh sb="0" eb="3">
       <t>ミヤザキケン</t>
     </rPh>
     <rPh sb="3" eb="7">
@@ -2887,83 +3244,91 @@
 5万円のいずれか</t>
     <rPh sb="1" eb="3">
       <t>タイヨ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ジタクガイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>マン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>エン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>マンエン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>マンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/28</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>アドヴァン山形育英会
 （2026年度）</t>
     <rPh sb="5" eb="10">
       <t>ヤマガタイクエイカイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額６万円</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>マンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>40名</t>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-19</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-20</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/7</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-21</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･2026年4月入学する学部1年生（医学科・薬学科は対象外）で21才以下
 ･病気、事故等で両親又は父母いずれかを亡くした者
 ･家計基準は募集要項で確認</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ニュウガク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ネンセイ</t>
     </rPh>
@@ -3234,50 +3599,54 @@
   <si>
     <t>20名程度
 (全国)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-31</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･大分県内の高等学校を卒業した学部1年生
 ･2026年4月現在､23歳以下の者
 ･成績要件:高校生3年間の評定平均が4.00以上の者
 ･収入要件:給与収入世帯の場合は､世帯合計収入700万円未満の者､給与収入以外の世帯の場合は､自営業等その他収入350万円未満の者</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-32</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･ITを志す者
 ･2026年4月に入学する20歳以下の学部1年生又は3年次編入学する22歳以下の学部3年生(6年制の医薬は対象外)
 ･高等学校等の評定平均が3.5以上の者
 ･他の奨学金との併給可</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4/8</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-33</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･2026年に入学する1年生及び3年4年医学科及び理工系の学部に在学する学生
 ･（1年生）出身高等学校における学業成績が特に優れていると認められる者
 ･（在学生）累計GPA3.00以上
 ･世帯の所得の合計が900万円以下</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ニュウガク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>オヨ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ネン</t>
@@ -3677,50 +4046,54 @@
 ･姓自認もしくは戸籍上の性別が女性の者
 ･大学に入学以降､奨学金等を受け取ったことがない､もしくは今後も受け取る予定がない者
 </t>
     <rPh sb="9" eb="10">
       <t>コウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ケイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ジュン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ガクブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年間最大120万円</t>
     <rPh sb="0" eb="4">
       <t>ネンカンサイダイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>マンエン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>7/5</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-43</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-44</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>吉田育英会</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>(ドクター21)
 2026年秋季・2027年春季</t>
     </r>
     <rPh sb="0" eb="2">
@@ -3962,50 +4335,54 @@
     </rPh>
     <rPh sb="10" eb="12">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>サイイカ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="21" eb="25">
       <t>シンイチネンセイ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>イン</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>シン</t>
     </rPh>
     <rPh sb="28" eb="31">
       <t>イチネンセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/22</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>8-53</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">WEBから
 直接応募
 </t>
     <rPh sb="8" eb="10">
       <t>オウボ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･熊本市内に居住する方の被扶養者の者
 ･経済的理由により修学困難である者
 ･国､他の地方公共団体等からの貸与奨学金またはこれと同等の貸付を受けていない者
 ※経済支援担当窓口で申請書類一式を配布しています（数に限りがあります）</t>
     <rPh sb="78" eb="86">
       <t>ケイザイシエンタントウマドグチ</t>
     </rPh>
     <rPh sb="87" eb="93">
       <t>シンセイショルイイッシキ</t>
     </rPh>
     <rPh sb="94" eb="96">
       <t>ハイフ</t>
@@ -4197,50 +4574,54 @@
 (全体)</t>
     <rPh sb="8" eb="9">
       <t>タイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>50名程度
 （春・夏）
 （全体）</t>
     <rPh sb="2" eb="5">
       <t>メイテイド</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ハル</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ナツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ゼンタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>6/1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>日本高専・大学支援財団
 （春募集）</t>
     <rPh sb="0" eb="4">
       <t>ニホンコウセン</t>
     </rPh>
     <rPh sb="5" eb="11">
       <t>ダイガクシエンザイダン</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>ハルボシュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･理学・工学系の分野を専攻する学部3・4年生で35歳以下
 　　（1・2年生は秋募集があります　8月頃予定）</t>
     <rPh sb="1" eb="2">
       <t>リ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ガク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウガク</t>
     </rPh>
@@ -4259,50 +4640,53 @@
     <rPh sb="20" eb="22">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>サイイカ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ネンセイ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>アキ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ボシュウ</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>ゴロ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>ヨテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5/31</t>
   </si>
   <si>
     <t>古宮誠一記念奨学金</t>
     <rPh sb="0" eb="2">
       <t>コミヤ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セイイチ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キネン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-63</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-62</t>
     <phoneticPr fontId="1"/>
   </si>
@@ -4570,104 +4954,111 @@
   <si>
     <t>月額4万円
 （2026/8より）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額7万円
 （2026/8より）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-77</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-78</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">･令和9年4月に進学予定の者
 ･保護者等が道路における交通事故で死亡したり､著しい後遺障害となった家庭の学生
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>１次募集
+8/31
+２次募集
+26/1/31</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>8-79</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･学部生と大学院前期後期1年生
 ･保護者が病気､災害(除交通事故)､自死(自殺)などで死亡､または保護者が1級から5級の障がい認定を受けていて､経済的な援助を必要としている家庭の学生
 ･（学部）2001年4月2日以降生まれ（院）1998年4月2日以降生まれ
 ･院生は、学部奨学生だった者であること</t>
     <rPh sb="94" eb="96">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="112" eb="113">
       <t>イン</t>
     </rPh>
     <rPh sb="118" eb="119">
       <t>ネン</t>
     </rPh>
     <rPh sb="120" eb="121">
       <t>ガツ</t>
     </rPh>
     <rPh sb="122" eb="123">
       <t>ニチ</t>
     </rPh>
     <rPh sb="123" eb="126">
       <t>イコウウ</t>
     </rPh>
     <rPh sb="130" eb="132">
       <t>インセイ</t>
     </rPh>
     <rPh sb="134" eb="139">
       <t>ガクブショウガクセイ</t>
     </rPh>
     <rPh sb="142" eb="143">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ホームページで確認すること</t>
     <rPh sb="7" eb="9">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>5/20</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>8-80</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-81</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>募集</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>伏見記念財団</t>
     <rPh sb="0" eb="6">
       <t>フシミキネンザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･大学院に在籍し日本の歴史又は文化に関する研究を行う、日本国籍を有するの者
 ･博士前期課程は 30 歳未満、博士後期課程は35 歳未満（令和8年4月 1 日時点）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>修士：月額3万円
 博士：月額5万円</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>修士：15名
 博士： 5名
 （全国）</t>
     <rPh sb="0" eb="2">
       <t>シュウシ</t>
@@ -4757,50 +5148,54 @@
     </rPh>
     <rPh sb="53" eb="55">
       <t>セイセキ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>ユウシュウ</t>
     </rPh>
     <rPh sb="59" eb="60">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1名
 (本学推薦枠)</t>
     <rPh sb="1" eb="2">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-83</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4/27</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>●</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>48万円(年額)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･日本国籍を有し､専門職大学院の1年生、応募締切日時点で年齢35歳以下</t>
     <rPh sb="20" eb="22">
       <t>オウボ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-84</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-85</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>原･フルタイムシステム工学育英奨学金</t>
     <rPh sb="0" eb="1">
@@ -4941,50 +5336,54 @@
   <si>
     <t>･日本国籍を有し、医学科5年生で、応募締切日時点で年齢25歳以下であること</t>
     <rPh sb="1" eb="5">
       <t>ニホンコクセキ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>柳川育英奨学金</t>
     <rPh sb="0" eb="2">
       <t>ヤナガワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-90</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8/20</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-91</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">ANRI人文奨学金 第2期
 </t>
     <rPh sb="4" eb="6">
       <t>ジンブン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ショウガクキン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ダイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>キ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（通常枠）一括50万円
@@ -5003,50 +5402,54 @@
     </rPh>
     <rPh sb="19" eb="21">
       <t>イッカツ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>マンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（通常枠）10名
 （U25枠）5名
 (全国)</t>
     <rPh sb="1" eb="4">
       <t>ツウジョウワク</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ワク</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>メイ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>6/7</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（通常枠）
 ･人文系分野の研究に取り組む35歳以下(2026/6/7時点)の大学院生､学部生
 ･2026年8月21日に開催予定の交流会に参加可能であること｡
 ･ANRIの媒体(ﾎﾟｯﾄﾞｷｬｽﾄやweb記事､ZINEなど)を通して､**研究成果を発信**していただけること｡
 （Ｕ25チャレンジ枠）25歳（2026/6/7時点）以下　新設</t>
     <rPh sb="1" eb="4">
       <t>ツウジョウワク</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ニチ</t>
     </rPh>
     <rPh sb="147" eb="148">
       <t>ワク</t>
     </rPh>
     <rPh sb="151" eb="152">
       <t>サイ</t>
     </rPh>
     <rPh sb="161" eb="163">
       <t>ジテン</t>
     </rPh>
     <rPh sb="164" eb="166">
       <t>イカ</t>
@@ -5104,50 +5507,54 @@
       <t>ネン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ネン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>セイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-95</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年額36万円</t>
     <rPh sb="0" eb="2">
       <t>ネンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>6/12</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>8-96</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･学部生1～4年
 ･学業､人物とも優秀､かつ健康である者
 ･2025年の世帯総年収が600万円以下の者
 ･観光業･若しくは旅館･ﾎﾃﾙ業に興味があり､自分なりの提案を持っている者
 ･他財団の奨学金との併給可</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8-97</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>若手ミュージシャン育成奨学金</t>
     <rPh sb="0" eb="2">
       <t>ワカテ</t>
     </rPh>
     <rPh sb="9" eb="14">
       <t>イクセイショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -5168,70 +5575,306 @@
     </rPh>
     <rPh sb="23" eb="24">
       <t>ト</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ク</t>
     </rPh>
     <rPh sb="27" eb="32">
       <t>ケイザイテキリユウ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>シュウガク</t>
     </rPh>
     <rPh sb="40" eb="44">
       <t>カツドウケイゾク</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>シエン</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026年6月1日現在</t>
+    <t>8-98</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>未来医療人育成奨学金</t>
+    <rPh sb="0" eb="5">
+      <t>ミライイリョウジン</t>
+    </rPh>
+    <rPh sb="5" eb="10">
+      <t>イクセイショウガクキン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･医学科に在籍する学部5年生、応募締切日時点で25歳以下</t>
+    <rPh sb="1" eb="4">
+      <t>イガクカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ザイセキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ガクブ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ネンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>7/31</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-99</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-100</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･日本学生支援機構からの貸与奨学金を受けている者
+･大学4年生(2027年3月に卒業する者)
+･入学後4年間(最短修業年限※)で卒業の見込みがある者
+･4年生になった年の4月1日現在､23歳以下である者
+※休学期間は除く</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>400名程度
+(全国)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>WEB登録
+10/1～11/20
+午前10時</t>
+    <rPh sb="3" eb="5">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ゴゼン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-101</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>●</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･2027年4月修士課程に入学し､24歳以下(2027.4.1現在)である者
+･経済的な支援を必要とする者
+･他の給付型奨学金との併用は､不可(海外留学支援の奨学金は可)
+ただし､
+･貸与型奨学金:併用可
+･大学独自の制度のうち現金が給付されるのではなく､大学に納付する授業料が実際に減額または免除される制度:併用可</t>
+    <rPh sb="8" eb="12">
+      <t>シュウシカテイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ニュウガク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>月額12万円</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>100名程度
+(全国)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>WEB登録
+10/1～11/13
+午前10時</t>
+    <rPh sb="3" eb="5">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ゴゼン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ジ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>キーエンス財団
+（修士課程奨学金）
+（2027年度）</t>
+    <rPh sb="5" eb="7">
+      <t>ザイダン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シュウシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>カテイ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>104</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>103</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>102</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･大学院に在籍している女子学生で､医学･歯学･薬学を専攻にする者
+･過去に大学女性協会より奨学金を受け取っていない者
+･｢8-102｣~｢8-104｣は､1部門に限り応募可</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･学部に在籍1年以上または大学院に在籍している女子学生で身体に障害を持つ者(身体障害者手帳の交付を受けている者)
+ ※院生は在籍1年以上のしばりはありません
+･過去に大学女性協会より奨学金を受け取っていない者
+･｢8-102｣~｢8-104｣は､1部門に限り応募可</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･大学院に在籍している女子学生
+･過去に大学女性協会より奨学金を受け取っていない者
+･｢8-102｣~｢8-104｣は､1部門に限り応募可</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>7/30</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>1名
+(本学推薦枠)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>105</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>オカノ電機財団</t>
+    <rPh sb="3" eb="5">
+      <t>デンキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ザイダン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･大学及び大学院に在籍し、機械工学系、電気電子工学系、情報工学（画像処理・制御）系の分野を学ぶ学生で、経済的支援を必要とする者</t>
+    <rPh sb="62" eb="63">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8名
+(全国)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8/15</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>借受奨学金の1/4
+(上限100万円)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･一般枠110名
+･南部地域優先枠40名
+(全国)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>106</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･2027年3月31日時点で35歳以下で､大学院､大学の最終学年とその1年前の学年の学生
+･日本学生支援機構第一種奨学金又はこれに準ずる奨学金を借り入れ､返還予定の者
+･三重県内に定住し県内の企業に常勤雇用での就職を希望する者</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>12/18</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年7月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="177" formatCode="&quot;8-&quot;@"/>
+  </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -5525,51 +6168,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5641,114 +6284,127 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="430">
+  <dxfs count="457">
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
@@ -5867,60 +6523,215 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -5934,438 +6745,303 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...133 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...3 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...88 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -6392,105 +7068,105 @@
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -6649,78 +7325,123 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -6754,123 +7475,78 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...18 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -6919,193 +7595,193 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...18 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -7174,205 +7850,205 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...43 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...18 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
@@ -7417,260 +8093,265 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...38 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...33 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -7687,50 +8368,75 @@
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -7747,152 +8453,212 @@
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...53 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
@@ -8377,95 +9143,145 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -8500,51 +9316,51 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>3477089</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1177021</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
+      <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>163286</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E036D13-1C7E-4CEF-8327-9FDFF7FBF23D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9314553" y="2170342"/>
           <a:ext cx="15926696" cy="551087"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
@@ -8925,5572 +9741,6354 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F4B933-0E3D-40AE-BF99-DABB9A54DD2A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI133"/>
+  <dimension ref="A1:AI142"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="I98" sqref="I98"/>
-      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomLeft" activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.125" style="18" customWidth="1"/>
     <col min="2" max="2" width="7.25" style="2" customWidth="1"/>
     <col min="3" max="3" width="34.75" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.375" style="3" customWidth="1"/>
     <col min="5" max="6" width="5" style="2" customWidth="1"/>
     <col min="7" max="7" width="5" style="29" customWidth="1"/>
     <col min="8" max="8" width="93.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.125" style="29" customWidth="1"/>
     <col min="10" max="10" width="27.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="22.25" style="1" customWidth="1"/>
     <col min="12" max="12" width="17.375" style="3" customWidth="1"/>
-    <col min="13" max="16384" width="9" style="1"/>
+    <col min="13" max="13" width="14.75" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="25" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="L1" s="51"/>
+    <row r="1" spans="1:13" s="25" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
-    <row r="2" spans="1:12" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="L2" s="52"/>
+    <row r="2" spans="1:13" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="56" t="s">
+        <v>557</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
     </row>
-    <row r="3" spans="1:12" s="23" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="L3" s="44"/>
+    <row r="3" spans="1:13" s="23" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="48" t="s">
+        <v>269</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
     </row>
-    <row r="4" spans="1:12" s="23" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="L4" s="45"/>
+    <row r="4" spans="1:13" s="23" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
     </row>
-    <row r="5" spans="1:12" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="46" t="s">
+    <row r="5" spans="1:13" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="47" t="s">
+      <c r="C5" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="48" t="s">
+      <c r="D5" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="49" t="s">
-[...12 lines deleted...]
-      <c r="J5" s="47" t="s">
+      <c r="E5" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="F5" s="54"/>
+      <c r="G5" s="57" t="s">
+        <v>193</v>
+      </c>
+      <c r="H5" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="I5" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="J5" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="47" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="K5" s="51" t="s">
+        <v>156</v>
+      </c>
+      <c r="L5" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="M5" s="50" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="L6" s="56"/>
+    <row r="6" spans="1:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="50"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="50"/>
     </row>
-    <row r="7" spans="1:12" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D7" s="48"/>
+    <row r="7" spans="1:13" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="50"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="52"/>
       <c r="E7" s="19" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="F7" s="20" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      <c r="L7" s="56"/>
+        <v>71</v>
+      </c>
+      <c r="G7" s="59"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="50"/>
     </row>
-    <row r="8" spans="1:12" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>456</v>
+    <row r="8" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="47" t="s">
+        <v>554</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>457</v>
+        <v>83</v>
       </c>
       <c r="D8" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G8" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="I8" s="10"/>
+      <c r="J8" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="K8" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="L8" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M8" s="38" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="D9" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="11" t="s">
-[...17 lines deleted...]
-        <v>129</v>
+      <c r="E9" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="K9" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="L9" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M9" s="38" t="s">
+        <v>551</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-        <v>89</v>
+    <row r="10" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>539</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="11"/>
+      <c r="F10" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>545</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-        <v>129</v>
+    <row r="11" spans="1:13" ht="113.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>540</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="K11" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M11" s="38" t="s">
+        <v>545</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-        <v>129</v>
+    <row r="12" spans="1:13" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>541</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="11"/>
+      <c r="F12" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="I12" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M12" s="38" t="s">
+        <v>545</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>444</v>
+    <row r="13" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44" t="s">
+        <v>532</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>88</v>
+        <v>538</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="11"/>
       <c r="F13" s="12" t="s">
-        <v>52</v>
+        <v>533</v>
       </c>
       <c r="G13" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>448</v>
+        <v>534</v>
       </c>
       <c r="I13" s="27" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>535</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="L13" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M13" s="38" t="s">
+        <v>537</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="138.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
-        <v>439</v>
+        <v>528</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>440</v>
+        <v>102</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F14" s="12"/>
       <c r="G14" s="33" t="s">
-        <v>48</v>
+        <v>192</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>443</v>
+        <v>529</v>
       </c>
       <c r="I14" s="27"/>
       <c r="J14" s="7" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>227</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="L14" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M14" s="38" t="s">
+        <v>531</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="152.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
-        <v>438</v>
+        <v>527</v>
       </c>
       <c r="B15" s="36" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>162</v>
+        <v>206</v>
       </c>
       <c r="I15" s="27" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>79</v>
+      </c>
+      <c r="J15" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>246</v>
       </c>
       <c r="L15" s="8" t="s">
-        <v>34</v>
+        <v>43</v>
+      </c>
+      <c r="M15" s="39">
+        <v>46444</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="95.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
-        <v>434</v>
+        <v>523</v>
       </c>
       <c r="B16" s="36" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>437</v>
+        <v>524</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>436</v>
+        <v>525</v>
       </c>
       <c r="I16" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>435</v>
+        <v>350</v>
       </c>
       <c r="K16" s="10" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="L16" s="26" t="s">
-        <v>129</v>
+        <v>170</v>
+      </c>
+      <c r="M16" s="38" t="s">
+        <v>526</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>431</v>
+    <row r="17" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>520</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>432</v>
+        <v>521</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>433</v>
+        <v>522</v>
       </c>
       <c r="I17" s="27"/>
       <c r="J17" s="7" t="s">
-        <v>188</v>
+        <v>516</v>
       </c>
       <c r="K17" s="9" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>244</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
-        <v>427</v>
+        <v>518</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>428</v>
+        <v>27</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" s="12"/>
       <c r="G18" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>430</v>
+        <v>519</v>
       </c>
       <c r="I18" s="27" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>78</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>229</v>
       </c>
       <c r="K18" s="9" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>244</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M18" s="38" t="s">
+        <v>91</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
+        <v>515</v>
+      </c>
+      <c r="B19" s="36" t="s">
         <v>425</v>
       </c>
-      <c r="B19" s="36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="7" t="s">
-        <v>27</v>
+        <v>125</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>164</v>
+        <v>208</v>
       </c>
       <c r="I19" s="27" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>426</v>
+        <v>516</v>
       </c>
       <c r="K19" s="9" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>248</v>
+      </c>
+      <c r="L19" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M19" s="38" t="s">
+        <v>517</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
-        <v>422</v>
+        <v>512</v>
       </c>
       <c r="B20" s="36" t="s">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>423</v>
+        <v>513</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="E20" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>509</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F21" s="12"/>
+      <c r="G21" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="I21" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M21" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="F20" s="12" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="21" spans="1:12" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-        <v>129</v>
+    <row r="22" spans="1:13" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="35" t="s">
+        <v>507</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D22" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="I22" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="K22" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="L22" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M22" s="38" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-        <v>34</v>
+    <row r="23" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="35" t="s">
+        <v>501</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="I23" s="27"/>
+      <c r="J23" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="K23" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="L23" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M23" s="38" t="s">
+        <v>505</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D23" s="40" t="s">
+    <row r="24" spans="1:13" ht="152.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="35" t="s">
+        <v>499</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="12"/>
+      <c r="G24" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="I24" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="K24" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M24" s="38" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="95.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="35" t="s">
+        <v>495</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D25" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E23" s="31" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="E25" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>160</v>
+        <v>497</v>
       </c>
       <c r="I25" s="27" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>496</v>
+      </c>
+      <c r="K25" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="L25" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M25" s="38" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>403</v>
+    <row r="26" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>492</v>
       </c>
       <c r="B26" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C26" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" s="12"/>
+      <c r="G26" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="I26" s="27"/>
+      <c r="J26" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="L26" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M26" s="38" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="35" t="s">
+        <v>488</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D27" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="11"/>
+      <c r="F27" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="I27" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J27" s="21" t="s">
+        <v>490</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="L27" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M27" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="D26" s="37" t="s">
-[...25 lines deleted...]
-      </c>
     </row>
-    <row r="27" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-        <v>129</v>
+    <row r="28" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="35" t="s">
+        <v>486</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" s="12"/>
+      <c r="G28" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="I28" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M28" s="38" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-        <v>129</v>
+    <row r="29" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="35" t="s">
+        <v>483</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M29" s="38" t="s">
+        <v>91</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-        <v>34</v>
+    <row r="30" spans="1:13" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="35" t="s">
+        <v>482</v>
+      </c>
+      <c r="B30" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E30" s="11"/>
+      <c r="F30" s="12" t="s">
+        <v>479</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="I30" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="K30" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="L30" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M30" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="30" spans="1:12" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-    <row r="31" spans="1:12" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
-        <v>392</v>
+        <v>477</v>
       </c>
       <c r="B31" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>393</v>
+        <v>28</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F31" s="12"/>
       <c r="G31" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="I31" s="27"/>
       <c r="J31" s="7" t="s">
-        <v>295</v>
+        <v>222</v>
       </c>
       <c r="K31" s="10" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>247</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M31" s="38" t="s">
+        <v>478</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>389</v>
+    <row r="32" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="44" t="s">
+        <v>473</v>
       </c>
       <c r="B32" s="36" t="s">
-        <v>366</v>
-[...24 lines deleted...]
-        <v>193</v>
+        <v>425</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="D32" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F32" s="32"/>
+      <c r="G32" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>475</v>
+      </c>
+      <c r="I32" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J32" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="K32" s="22" t="s">
+        <v>476</v>
       </c>
       <c r="L32" s="26" t="s">
-        <v>129</v>
+        <v>39</v>
+      </c>
+      <c r="M32" s="43" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="33" spans="1:12" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
-        <v>388</v>
+        <v>468</v>
       </c>
       <c r="B33" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>26</v>
+        <v>469</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="F33" s="12"/>
+        <v>7</v>
+      </c>
+      <c r="E33" s="11"/>
+      <c r="F33" s="12" t="s">
+        <v>72</v>
+      </c>
       <c r="G33" s="33" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>383</v>
+        <v>470</v>
       </c>
       <c r="I33" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J33" s="7" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>471</v>
+      </c>
+      <c r="K33" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M33" s="38" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="34" spans="1:12" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
-        <v>384</v>
+        <v>467</v>
       </c>
       <c r="B34" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>4</v>
+        <v>47</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F34" s="12"/>
       <c r="G34" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>386</v>
+        <v>207</v>
       </c>
       <c r="I34" s="27" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>230</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M34" s="38" t="s">
+        <v>49</v>
       </c>
     </row>
-    <row r="35" spans="1:12" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A35" s="35" t="s">
-        <v>382</v>
+        <v>463</v>
       </c>
       <c r="B35" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="D35" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="L35" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M35" s="38" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="35" t="s">
+        <v>460</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="37" t="s">
+        <v>194</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="I36" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="K36" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="L36" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M36" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="35" t="s">
+        <v>459</v>
+      </c>
+      <c r="B37" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="37" t="s">
+        <v>194</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="I37" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="L37" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="35" t="s">
+        <v>454</v>
+      </c>
+      <c r="B38" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E38" s="11"/>
+      <c r="F38" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="I38" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M38" s="38" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="35" t="s">
+        <v>453</v>
+      </c>
+      <c r="B39" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="E35" s="11" t="s">
-[...141 lines deleted...]
-      </c>
       <c r="D39" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>371</v>
+        <v>456</v>
       </c>
       <c r="I39" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>457</v>
+      </c>
+      <c r="K39" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="L39" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M39" s="38" t="s">
+        <v>413</v>
       </c>
     </row>
-    <row r="40" spans="1:12" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A40" s="35" t="s">
-        <v>367</v>
+        <v>451</v>
       </c>
       <c r="B40" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>71</v>
+        <v>452</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F40" s="12"/>
       <c r="G40" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>370</v>
+        <v>442</v>
       </c>
       <c r="I40" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J40" s="7" t="s">
-        <v>176</v>
+        <v>350</v>
       </c>
       <c r="K40" s="10" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="L40" s="26" t="s">
-        <v>129</v>
+        <v>170</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:12" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A41" s="35" t="s">
-        <v>364</v>
+        <v>448</v>
       </c>
       <c r="B41" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>152</v>
+        <v>449</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="F41" s="12"/>
       <c r="G41" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>166</v>
+        <v>450</v>
       </c>
       <c r="I41" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="K41" s="10" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>244</v>
+      </c>
+      <c r="L41" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M41" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="42" spans="1:12" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A42" s="35" t="s">
-        <v>359</v>
+        <v>447</v>
       </c>
       <c r="B42" s="36" t="s">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F42" s="12"/>
       <c r="G42" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>361</v>
+        <v>442</v>
       </c>
       <c r="I42" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>295</v>
+        <v>350</v>
       </c>
       <c r="K42" s="10" t="s">
-        <v>362</v>
+        <v>244</v>
       </c>
       <c r="L42" s="26" t="s">
-        <v>129</v>
+        <v>170</v>
+      </c>
+      <c r="M42" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="43" spans="1:12" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
-        <v>360</v>
+        <v>443</v>
       </c>
       <c r="B43" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>358</v>
+        <v>61</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F43" s="12"/>
       <c r="G43" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>346</v>
+        <v>445</v>
       </c>
       <c r="I43" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>295</v>
-[...4 lines deleted...]
-      <c r="L43" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="K43" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="L43" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="M43" s="38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="35" t="s">
+        <v>441</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>129</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D44" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F44" s="12"/>
       <c r="G44" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>357</v>
+        <v>442</v>
       </c>
       <c r="I44" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J44" s="7" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="K44" s="10" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>244</v>
+      </c>
+      <c r="L44" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M44" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" ht="142.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
-        <v>349</v>
+        <v>440</v>
       </c>
       <c r="B45" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>153</v>
+        <v>59</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F45" s="12"/>
+        <v>72</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>72</v>
+      </c>
       <c r="G45" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>350</v>
+        <v>438</v>
       </c>
       <c r="I45" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>351</v>
+        <v>439</v>
       </c>
       <c r="K45" s="10" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="L45" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M45" s="38" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="35" t="s">
+        <v>433</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="D46" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="11"/>
+      <c r="F46" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="I46" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="K46" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="L46" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M46" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="35" t="s">
+        <v>428</v>
+      </c>
+      <c r="B47" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C47" s="7" t="s">
         <v>34</v>
       </c>
+      <c r="D47" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F47" s="12"/>
+      <c r="G47" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="I47" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="K47" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="L47" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M47" s="38" t="s">
+        <v>57</v>
+      </c>
     </row>
-    <row r="46" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...75 lines deleted...]
-    <row r="48" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A48" s="35" t="s">
-        <v>341</v>
+        <v>427</v>
       </c>
       <c r="B48" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>345</v>
+        <v>128</v>
       </c>
       <c r="D48" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F48" s="12"/>
       <c r="G48" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>346</v>
+        <v>430</v>
       </c>
       <c r="I48" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J48" s="7" t="s">
-        <v>344</v>
+        <v>223</v>
       </c>
       <c r="K48" s="9" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>244</v>
+      </c>
+      <c r="L48" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M48" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="49" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A49" s="35" t="s">
-        <v>340</v>
+        <v>426</v>
       </c>
       <c r="B49" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>342</v>
+        <v>96</v>
       </c>
       <c r="D49" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F49" s="12"/>
       <c r="G49" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>343</v>
+        <v>429</v>
       </c>
       <c r="I49" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>223</v>
+      </c>
+      <c r="K49" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="L49" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M49" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="50" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
-        <v>339</v>
+        <v>423</v>
       </c>
       <c r="B50" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>70</v>
+        <v>195</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F50" s="12"/>
+        <v>72</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>72</v>
+      </c>
       <c r="G50" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>338</v>
+        <v>213</v>
       </c>
       <c r="I50" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>424</v>
+      </c>
+      <c r="K50" s="10" t="s">
+        <v>247</v>
       </c>
       <c r="L50" s="8" t="s">
-        <v>89</v>
+        <v>39</v>
+      </c>
+      <c r="M50" s="38" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="51" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
-        <v>335</v>
+        <v>418</v>
       </c>
       <c r="B51" s="36" t="s">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>336</v>
+        <v>132</v>
       </c>
       <c r="D51" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F51" s="12"/>
+      <c r="G51" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="I51" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="K51" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="L51" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M51" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="B52" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D52" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="E52" s="11" t="s">
         <v>75</v>
-      </c>
-[...37 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F52" s="12"/>
       <c r="G52" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>334</v>
+        <v>403</v>
       </c>
       <c r="I52" s="27" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="J52" s="7" t="s">
-        <v>177</v>
+        <v>350</v>
       </c>
       <c r="K52" s="9" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>244</v>
+      </c>
+      <c r="L52" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M52" s="38" t="s">
+        <v>416</v>
       </c>
     </row>
-    <row r="53" spans="1:12" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
-        <v>330</v>
+        <v>409</v>
       </c>
       <c r="B53" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>232</v>
+        <v>414</v>
       </c>
       <c r="D53" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="F53" s="12"/>
       <c r="G53" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>331</v>
+        <v>415</v>
       </c>
       <c r="I53" s="27" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="J53" s="7" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>410</v>
+      </c>
+      <c r="K53" s="10" t="s">
+        <v>412</v>
       </c>
       <c r="L53" s="8" t="s">
-        <v>89</v>
+        <v>124</v>
+      </c>
+      <c r="M53" s="38" t="s">
+        <v>205</v>
       </c>
     </row>
-    <row r="54" spans="1:12" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
-        <v>328</v>
+        <v>406</v>
       </c>
       <c r="B54" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>84</v>
+        <v>196</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F54" s="12"/>
       <c r="G54" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>329</v>
+        <v>407</v>
       </c>
       <c r="I54" s="27" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>408</v>
+      </c>
+      <c r="K54" s="10" t="s">
+        <v>257</v>
       </c>
       <c r="L54" s="8" t="s">
-        <v>34</v>
+        <v>39</v>
+      </c>
+      <c r="M54" s="38" t="s">
+        <v>49</v>
       </c>
     </row>
-    <row r="55" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
-        <v>324</v>
+        <v>405</v>
       </c>
       <c r="B55" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>325</v>
+        <v>58</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F55" s="12"/>
+        <v>72</v>
+      </c>
+      <c r="F55" s="12" t="s">
+        <v>72</v>
+      </c>
       <c r="G55" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>327</v>
+        <v>422</v>
       </c>
       <c r="I55" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J55" s="7" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="K55" s="9" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>411</v>
+      </c>
+      <c r="L55" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M55" s="38" t="s">
+        <v>205</v>
       </c>
     </row>
-    <row r="56" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A56" s="35" t="s">
-        <v>321</v>
+        <v>404</v>
       </c>
       <c r="B56" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="D56" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F56" s="12" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="G56" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>323</v>
+        <v>214</v>
       </c>
       <c r="I56" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>322</v>
+        <v>222</v>
       </c>
       <c r="K56" s="9" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>262</v>
+      </c>
+      <c r="L56" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M56" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="57" spans="1:12" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A57" s="35" t="s">
-        <v>319</v>
+        <v>398</v>
       </c>
       <c r="B57" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>68</v>
+        <v>402</v>
       </c>
       <c r="D57" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F57" s="12"/>
       <c r="G57" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>320</v>
+        <v>403</v>
       </c>
       <c r="I57" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J57" s="7" t="s">
-        <v>176</v>
+        <v>401</v>
       </c>
       <c r="K57" s="9" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>382</v>
+      </c>
+      <c r="L57" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M57" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="58" spans="1:12" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A58" s="35" t="s">
-        <v>315</v>
+        <v>397</v>
       </c>
       <c r="B58" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>316</v>
+        <v>399</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F58" s="12"/>
       <c r="G58" s="33" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>317</v>
+        <v>400</v>
       </c>
       <c r="I58" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J58" s="7" t="s">
-        <v>318</v>
+        <v>401</v>
       </c>
       <c r="K58" s="9" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>382</v>
+      </c>
+      <c r="L58" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="M58" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="59" spans="1:12" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>312</v>
+    <row r="59" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="35" t="s">
+        <v>396</v>
       </c>
       <c r="B59" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F59" s="12"/>
       <c r="G59" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>313</v>
+        <v>395</v>
       </c>
       <c r="I59" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J59" s="7" t="s">
-        <v>180</v>
+        <v>234</v>
       </c>
       <c r="K59" s="9" t="s">
-        <v>314</v>
+        <v>244</v>
       </c>
       <c r="L59" s="8" t="s">
-        <v>79</v>
+        <v>124</v>
+      </c>
+      <c r="M59" s="38" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="60" spans="1:12" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35" t="s">
-        <v>310</v>
+        <v>392</v>
       </c>
       <c r="B60" s="36" t="s">
-        <v>366</v>
+        <v>86</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>82</v>
+        <v>393</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F60" s="12" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="G60" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="I60" s="27"/>
       <c r="J60" s="7" t="s">
-        <v>184</v>
+        <v>101</v>
       </c>
       <c r="K60" s="9" t="s">
-        <v>209</v>
+        <v>101</v>
       </c>
       <c r="L60" s="26" t="s">
-        <v>129</v>
+        <v>101</v>
+      </c>
+      <c r="M60" s="38" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="61" spans="1:12" ht="175.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>305</v>
+    <row r="61" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="35" t="s">
+        <v>389</v>
       </c>
       <c r="B61" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>307</v>
+        <v>21</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F61" s="12"/>
       <c r="G61" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="I61" s="27"/>
+        <v>391</v>
+      </c>
+      <c r="I61" s="27" t="s">
+        <v>79</v>
+      </c>
       <c r="J61" s="7" t="s">
-        <v>190</v>
+        <v>224</v>
       </c>
       <c r="K61" s="9" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>246</v>
+      </c>
+      <c r="L61" s="26" t="s">
+        <v>390</v>
+      </c>
+      <c r="M61" s="38" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="62" spans="1:12" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>304</v>
+    <row r="62" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="35" t="s">
+        <v>386</v>
       </c>
       <c r="B62" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="D62" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E62" s="11"/>
+      <c r="E62" s="11" t="s">
+        <v>72</v>
+      </c>
       <c r="F62" s="12" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="G62" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="I62" s="10"/>
+        <v>387</v>
+      </c>
+      <c r="I62" s="27" t="s">
+        <v>79</v>
+      </c>
       <c r="J62" s="7" t="s">
-        <v>191</v>
+        <v>286</v>
       </c>
       <c r="K62" s="9" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>287</v>
+      </c>
+      <c r="L62" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M62" s="38" t="s">
+        <v>388</v>
       </c>
     </row>
-    <row r="63" spans="1:12" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>301</v>
+    <row r="63" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="35" t="s">
+        <v>384</v>
       </c>
       <c r="B63" s="36" t="s">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>81</v>
+        <v>116</v>
       </c>
       <c r="D63" s="37" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="F63" s="12"/>
       <c r="G63" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>302</v>
+        <v>385</v>
       </c>
       <c r="I63" s="27" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>303</v>
+        <v>222</v>
       </c>
       <c r="K63" s="9" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>247</v>
+      </c>
+      <c r="L63" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M63" s="38" t="s">
+        <v>107</v>
       </c>
     </row>
-    <row r="64" spans="1:12" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>296</v>
+    <row r="64" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="35" t="s">
+        <v>380</v>
       </c>
       <c r="B64" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>297</v>
+        <v>381</v>
       </c>
       <c r="D64" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F64" s="12"/>
       <c r="G64" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>300</v>
+        <v>383</v>
       </c>
       <c r="I64" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>231</v>
+      </c>
+      <c r="K64" s="9" t="s">
+        <v>382</v>
       </c>
       <c r="L64" s="26" t="s">
-        <v>129</v>
+        <v>110</v>
+      </c>
+      <c r="M64" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="65" spans="1:12" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A65" s="35" t="s">
-        <v>293</v>
+        <v>377</v>
       </c>
       <c r="B65" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F65" s="12"/>
+        <v>72</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G65" s="33" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>294</v>
+        <v>379</v>
       </c>
       <c r="I65" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>378</v>
+      </c>
+      <c r="K65" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="L65" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M65" s="38" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="66" spans="1:12" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35" t="s">
-        <v>287</v>
+        <v>375</v>
       </c>
       <c r="B66" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D66" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="F66" s="12"/>
       <c r="G66" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>288</v>
+        <v>376</v>
       </c>
       <c r="I66" s="27" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>78</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>223</v>
       </c>
       <c r="K66" s="9" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>256</v>
+      </c>
+      <c r="L66" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M66" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="67" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:13" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A67" s="35" t="s">
-        <v>286</v>
+        <v>371</v>
       </c>
       <c r="B67" s="36" t="s">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>290</v>
+        <v>372</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="F67" s="12"/>
       <c r="G67" s="33" t="s">
-        <v>149</v>
+        <v>68</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="I67" s="27"/>
+        <v>373</v>
+      </c>
+      <c r="I67" s="27" t="s">
+        <v>78</v>
+      </c>
       <c r="J67" s="7" t="s">
-        <v>292</v>
+        <v>374</v>
       </c>
       <c r="K67" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="L67" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M67" s="38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="44" t="s">
+        <v>368</v>
+      </c>
+      <c r="B68" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D68" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="E68" s="11" t="s">
         <v>75</v>
-      </c>
-[...18 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F68" s="12"/>
       <c r="G68" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="I68" s="27"/>
+        <v>369</v>
+      </c>
+      <c r="I68" s="27" t="s">
+        <v>78</v>
+      </c>
       <c r="J68" s="7" t="s">
-        <v>285</v>
+        <v>231</v>
       </c>
       <c r="K68" s="9" t="s">
-        <v>195</v>
+        <v>370</v>
       </c>
       <c r="L68" s="8" t="s">
-        <v>89</v>
+        <v>110</v>
+      </c>
+      <c r="M68" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="69" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:13" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A69" s="35" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="B69" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>280</v>
+        <v>114</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F69" s="12" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="G69" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>283</v>
+        <v>367</v>
       </c>
       <c r="I69" s="27" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>79</v>
+      </c>
+      <c r="J69" s="7" t="s">
+        <v>235</v>
       </c>
       <c r="K69" s="9" t="s">
-        <v>196</v>
+        <v>260</v>
       </c>
       <c r="L69" s="26" t="s">
-        <v>34</v>
+        <v>170</v>
+      </c>
+      <c r="M69" s="38" t="s">
+        <v>118</v>
       </c>
     </row>
-    <row r="70" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>278</v>
+    <row r="70" spans="1:13" ht="175.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="44" t="s">
+        <v>361</v>
       </c>
       <c r="B70" s="36" t="s">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>41</v>
+        <v>363</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F70" s="12"/>
       <c r="G70" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>279</v>
+        <v>365</v>
       </c>
       <c r="I70" s="27"/>
-      <c r="J70" s="15" t="s">
-        <v>185</v>
+      <c r="J70" s="7" t="s">
+        <v>241</v>
       </c>
       <c r="K70" s="9" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>247</v>
+      </c>
+      <c r="L70" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="M70" s="38" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="71" spans="1:12" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>276</v>
+    <row r="71" spans="1:13" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="44" t="s">
+        <v>360</v>
       </c>
       <c r="B71" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>17</v>
+        <v>362</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="E71" s="11"/>
       <c r="F71" s="12" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="G71" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="I71" s="10"/>
       <c r="J71" s="7" t="s">
-        <v>183</v>
+        <v>242</v>
       </c>
       <c r="K71" s="9" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>267</v>
+      </c>
+      <c r="L71" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M71" s="38" t="s">
+        <v>84</v>
       </c>
     </row>
-    <row r="72" spans="1:12" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>272</v>
+    <row r="72" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="44" t="s">
+        <v>356</v>
       </c>
       <c r="B72" s="36" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>275</v>
+        <v>113</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F72" s="12"/>
       <c r="G72" s="33" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>273</v>
+        <v>357</v>
       </c>
       <c r="I72" s="27" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="J72" s="7" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>358</v>
+      </c>
+      <c r="K72" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="L72" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M72" s="38" t="s">
+        <v>359</v>
       </c>
     </row>
-    <row r="73" spans="1:12" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>270</v>
+    <row r="73" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="44" t="s">
+        <v>351</v>
       </c>
       <c r="B73" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>16</v>
+        <v>352</v>
       </c>
       <c r="D73" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F73" s="12"/>
       <c r="G73" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>271</v>
+        <v>355</v>
       </c>
       <c r="I73" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J73" s="7" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>354</v>
+      </c>
+      <c r="K73" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="L73" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M73" s="38" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="74" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>268</v>
+    <row r="74" spans="1:13" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="35" t="s">
+        <v>348</v>
       </c>
       <c r="B74" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F74" s="12"/>
       <c r="G74" s="33" t="s">
-        <v>149</v>
+        <v>68</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
       <c r="I74" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J74" s="7" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>350</v>
+      </c>
+      <c r="K74" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="L74" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M74" s="38" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="75" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>265</v>
+    <row r="75" spans="1:13" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="35" t="s">
+        <v>342</v>
       </c>
       <c r="B75" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="D75" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F75" s="12"/>
+        <v>72</v>
+      </c>
+      <c r="F75" s="12" t="s">
+        <v>72</v>
+      </c>
       <c r="G75" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>266</v>
+        <v>343</v>
       </c>
       <c r="I75" s="27" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>78</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>344</v>
       </c>
       <c r="K75" s="9" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>259</v>
+      </c>
+      <c r="L75" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M75" s="38" t="s">
+        <v>53</v>
       </c>
     </row>
-    <row r="76" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>260</v>
+    <row r="76" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="35" t="s">
+        <v>341</v>
       </c>
       <c r="B76" s="36" t="s">
-        <v>366</v>
+        <v>86</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>261</v>
+        <v>345</v>
       </c>
       <c r="D76" s="37" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F76" s="12"/>
+        <v>72</v>
+      </c>
+      <c r="F76" s="12" t="s">
+        <v>72</v>
+      </c>
       <c r="G76" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="I76" s="27"/>
       <c r="J76" s="7" t="s">
-        <v>262</v>
+        <v>347</v>
       </c>
       <c r="K76" s="9" t="s">
-        <v>263</v>
+        <v>101</v>
       </c>
       <c r="L76" s="8" t="s">
-        <v>34</v>
+        <v>170</v>
+      </c>
+      <c r="M76" s="38" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="77" spans="1:12" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>257</v>
+    <row r="77" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="35" t="s">
+        <v>339</v>
       </c>
       <c r="B77" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D77" s="37" t="s">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="E77" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F77" s="12"/>
+      <c r="G77" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H77" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="I77" s="27"/>
+      <c r="J77" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="K77" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="L77" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M77" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="35" t="s">
+        <v>337</v>
+      </c>
+      <c r="B78" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="D78" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F78" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H78" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="I78" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="K78" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="L78" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="M78" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="35" t="s">
+        <v>333</v>
+      </c>
+      <c r="B79" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D79" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E79" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F79" s="12"/>
+      <c r="G79" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H79" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="I79" s="27"/>
+      <c r="J79" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="K79" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="L79" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M79" s="38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="35" t="s">
+        <v>331</v>
+      </c>
+      <c r="B80" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D80" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F80" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="I80" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K80" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="L80" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M80" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="35" t="s">
+        <v>327</v>
+      </c>
+      <c r="B81" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D81" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E81" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F81" s="12"/>
+      <c r="G81" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H81" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="I81" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J81" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="K81" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="L81" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M81" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="F77" s="12" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="78" spans="1:12" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...149 lines deleted...]
-        <v>246</v>
+    <row r="82" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="44" t="s">
+        <v>324</v>
       </c>
       <c r="B82" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="D82" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E82" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E82" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F82" s="12"/>
       <c r="G82" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>325</v>
+      </c>
+      <c r="I82" s="27" t="s">
+        <v>78</v>
       </c>
       <c r="J82" s="7" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="K82" s="9" t="s">
-        <v>196</v>
+        <v>256</v>
       </c>
       <c r="L82" s="8" t="s">
-        <v>76</v>
+        <v>124</v>
+      </c>
+      <c r="M82" s="38" t="s">
+        <v>326</v>
       </c>
     </row>
-    <row r="83" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>243</v>
+    <row r="83" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="44" t="s">
+        <v>322</v>
       </c>
       <c r="B83" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D83" s="37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="F83" s="12"/>
       <c r="G83" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>172</v>
+        <v>323</v>
       </c>
       <c r="I83" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J83" s="7" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
       <c r="K83" s="9" t="s">
-        <v>244</v>
+        <v>266</v>
       </c>
       <c r="L83" s="8" t="s">
-        <v>89</v>
+        <v>124</v>
+      </c>
+      <c r="M83" s="38" t="s">
+        <v>51</v>
       </c>
     </row>
-    <row r="84" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>237</v>
+    <row r="84" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="44" t="s">
+        <v>319</v>
       </c>
       <c r="B84" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>241</v>
+        <v>87</v>
       </c>
       <c r="D84" s="37" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="E84" s="11" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="F84" s="12"/>
       <c r="G84" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>238</v>
+        <v>320</v>
       </c>
       <c r="I84" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J84" s="7" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="K84" s="9" t="s">
-        <v>240</v>
+        <v>321</v>
       </c>
       <c r="L84" s="26" t="s">
-        <v>129</v>
+        <v>170</v>
+      </c>
+      <c r="M84" s="38" t="s">
+        <v>92</v>
       </c>
     </row>
-    <row r="85" spans="1:12" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>236</v>
+    <row r="85" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="44" t="s">
+        <v>314</v>
       </c>
       <c r="B85" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>10</v>
+        <v>315</v>
       </c>
       <c r="D85" s="37" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F85" s="12"/>
       <c r="G85" s="33" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>173</v>
+        <v>318</v>
       </c>
       <c r="I85" s="27" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="J85" s="7" t="s">
-        <v>183</v>
+        <v>316</v>
       </c>
       <c r="K85" s="9" t="s">
-        <v>194</v>
+        <v>317</v>
       </c>
       <c r="L85" s="8" t="s">
-        <v>76</v>
+        <v>39</v>
+      </c>
+      <c r="M85" s="38" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="86" spans="1:12" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>235</v>
+    <row r="86" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="44" t="s">
+        <v>311</v>
       </c>
       <c r="B86" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D86" s="37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E86" s="11" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F86" s="12" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="G86" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>171</v>
+        <v>312</v>
       </c>
       <c r="I86" s="27" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="J86" s="7" t="s">
-        <v>187</v>
+        <v>313</v>
       </c>
       <c r="K86" s="9" t="s">
-        <v>214</v>
+        <v>264</v>
       </c>
       <c r="L86" s="26" t="s">
-        <v>129</v>
+        <v>170</v>
+      </c>
+      <c r="M86" s="38" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="87" spans="1:12" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>229</v>
+    <row r="87" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="44" t="s">
+        <v>310</v>
       </c>
       <c r="B87" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>9</v>
+        <v>197</v>
       </c>
       <c r="D87" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E87" s="11" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F87" s="12"/>
       <c r="G87" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="I87" s="27" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="J87" s="7" t="s">
-        <v>177</v>
+        <v>309</v>
       </c>
       <c r="K87" s="9" t="s">
-        <v>195</v>
+        <v>251</v>
       </c>
       <c r="L87" s="8" t="s">
-        <v>89</v>
+        <v>39</v>
+      </c>
+      <c r="M87" s="38" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="88" spans="1:12" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>225</v>
+    <row r="88" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="44" t="s">
+        <v>307</v>
       </c>
       <c r="B88" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>226</v>
+        <v>198</v>
       </c>
       <c r="D88" s="37" t="s">
-        <v>227</v>
+        <v>42</v>
       </c>
       <c r="E88" s="11" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F88" s="12"/>
+        <v>72</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G88" s="33" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="I88" s="27"/>
+        <v>217</v>
+      </c>
+      <c r="I88" s="27" t="s">
+        <v>79</v>
+      </c>
       <c r="J88" s="7" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="K88" s="9" t="s">
-        <v>75</v>
+        <v>308</v>
       </c>
       <c r="L88" s="8" t="s">
-        <v>89</v>
+        <v>39</v>
+      </c>
+      <c r="M88" s="38" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="89" spans="1:12" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>223</v>
+    <row r="89" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="44" t="s">
+        <v>305</v>
       </c>
       <c r="B89" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D89" s="37" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E89" s="11"/>
       <c r="F89" s="12" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G89" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="G89" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="H89" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="I89" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J89" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="K89" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="L89" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M89" s="38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="44" t="s">
+        <v>303</v>
+      </c>
+      <c r="B90" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F90" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G90" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="I90" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J90" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="K90" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="L90" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M90" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="H89" s="7" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
-    <row r="90" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>157</v>
+    <row r="91" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="44" t="s">
+        <v>300</v>
       </c>
       <c r="B91" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="D91" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E91" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E91" s="11"/>
       <c r="F91" s="12" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="G91" s="33" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>301</v>
+      </c>
+      <c r="I91" s="10" t="s">
+        <v>78</v>
       </c>
       <c r="J91" s="7" t="s">
-        <v>83</v>
+        <v>302</v>
       </c>
       <c r="K91" s="9" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>247</v>
+      </c>
+      <c r="L91" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="M91" s="38" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="92" spans="1:12" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>145</v>
+    <row r="92" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="44" t="s">
+        <v>297</v>
       </c>
       <c r="B92" s="36" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="D92" s="37" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>149</v>
+        <v>42</v>
+      </c>
+      <c r="E92" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F92" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G92" s="33" t="s">
+        <v>192</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>148</v>
+        <v>219</v>
       </c>
       <c r="I92" s="27" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>78</v>
+      </c>
+      <c r="J92" s="7" t="s">
+        <v>299</v>
       </c>
       <c r="K92" s="9" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>298</v>
+      </c>
+      <c r="L92" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M92" s="38" t="s">
+        <v>134</v>
       </c>
     </row>
-    <row r="93" spans="1:12" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>366</v>
+    <row r="93" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="44" t="s">
+        <v>291</v>
+      </c>
+      <c r="B93" s="36" t="s">
+        <v>425</v>
       </c>
       <c r="C93" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D93" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E93" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F93" s="12"/>
+      <c r="G93" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="I93" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J93" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="K93" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="L93" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M93" s="38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="44" t="s">
+        <v>289</v>
+      </c>
+      <c r="B94" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E94" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F94" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G94" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="I94" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J94" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K94" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="L94" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="M94" s="38" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="44" t="s">
+        <v>288</v>
+      </c>
+      <c r="B95" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D95" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E95" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F95" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G95" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="I95" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="J95" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="K95" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="L95" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M95" s="38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="40" t="s">
+        <v>281</v>
+      </c>
+      <c r="B96" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E96" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F96" s="12"/>
+      <c r="G96" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="I96" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J96" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="K96" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="L96" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M96" s="38" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="40" t="s">
+        <v>277</v>
+      </c>
+      <c r="B97" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D97" s="37" t="s">
+        <v>279</v>
+      </c>
+      <c r="E97" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F97" s="12"/>
+      <c r="G97" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="I97" s="27"/>
+      <c r="J97" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="K97" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="L97" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M97" s="38" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="40" t="s">
+        <v>275</v>
+      </c>
+      <c r="B98" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E98" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F98" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G98" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="I98" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J98" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="K98" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="L98" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M98" s="38" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="40" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D99" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E99" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F99" s="12"/>
+      <c r="G99" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H99" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="I99" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J99" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="K99" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="L99" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="M99" s="38" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="40" t="s">
+        <v>202</v>
+      </c>
+      <c r="B100" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E100" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F100" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G100" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="H100" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="I100" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J100" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="K100" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="L100" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M100" s="38" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B101" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D101" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E101" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F101" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G101" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="I101" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J101" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="K101" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="L101" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M101" s="38" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="40" t="s">
+        <v>184</v>
+      </c>
+      <c r="B102" s="41" t="s">
+        <v>425</v>
+      </c>
+      <c r="C102" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D93" s="37" t="s">
+      <c r="D102" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E93" s="31" t="s">
-[...332 lines deleted...]
-      </c>
       <c r="E102" s="31" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F102" s="32"/>
       <c r="G102" s="34" t="s">
-        <v>149</v>
-[...11 lines deleted...]
-        <v>98</v>
+        <v>68</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="I102" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J102" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="K102" s="16" t="s">
+        <v>111</v>
       </c>
       <c r="L102" s="26" t="s">
-        <v>129</v>
+        <v>39</v>
+      </c>
+      <c r="M102" s="38" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="103" spans="1:12" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>366</v>
+    <row r="103" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="40" t="s">
+        <v>178</v>
+      </c>
+      <c r="B103" s="41" t="s">
+        <v>425</v>
       </c>
       <c r="C103" s="21" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D103" s="40" t="s">
+        <v>179</v>
+      </c>
+      <c r="D103" s="42" t="s">
         <v>7</v>
       </c>
       <c r="E103" s="31" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F103" s="32"/>
+        <v>72</v>
+      </c>
+      <c r="F103" s="32" t="s">
+        <v>72</v>
+      </c>
       <c r="G103" s="34" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="H103" s="21" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="I103" s="28" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="J103" s="21" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="K103" s="22" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="L103" s="26" t="s">
-        <v>129</v>
+        <v>39</v>
+      </c>
+      <c r="M103" s="43" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="104" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>366</v>
+    <row r="104" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="40" t="s">
+        <v>175</v>
+      </c>
+      <c r="B104" s="41" t="s">
+        <v>425</v>
       </c>
       <c r="C104" s="21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>157</v>
+      </c>
+      <c r="D104" s="42" t="s">
+        <v>7</v>
       </c>
       <c r="E104" s="31" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F104" s="32"/>
       <c r="G104" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H104" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="I104" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="J104" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="K104" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="L104" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M104" s="43" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="118.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B105" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C105" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D105" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E105" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F105" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G105" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="H105" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="I105" s="28"/>
+      <c r="J105" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="K105" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="L105" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M105" s="43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="171" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="40" t="s">
+        <v>148</v>
+      </c>
+      <c r="B106" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C106" s="21" t="s">
         <v>149</v>
       </c>
-      <c r="H104" s="21" t="s">
-[...8 lines deleted...]
-      <c r="K104" s="22" t="s">
+      <c r="D106" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="E106" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F106" s="32"/>
+      <c r="G106" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H106" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="I106" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J106" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="K106" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="L106" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M106" s="43" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B107" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C107" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D107" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F107" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G107" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H107" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="I107" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="J107" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="K107" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="L107" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="M107" s="43" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B108" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C108" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="D108" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E108" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F108" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G108" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="L104" s="26" t="s">
-        <v>129</v>
+      <c r="H108" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="I108" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="J108" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="K108" s="22" t="s">
+        <v>296</v>
+      </c>
+      <c r="L108" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="M108" s="43" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="105" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="L105" s="5"/>
+    <row r="109" spans="1:13" ht="358.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B109" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C109" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="D109" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="E109" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F109" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G109" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H109" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="I109" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J109" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="K109" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="L109" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M109" s="43" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="127" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="L127" s="3"/>
+    <row r="110" spans="1:13" ht="157.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B110" s="41" t="s">
+        <v>425</v>
+      </c>
+      <c r="C110" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D110" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E110" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F110" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G110" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H110" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I110" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J110" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="K110" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="L110" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="M110" s="43" t="s">
+        <v>142</v>
+      </c>
     </row>
-    <row r="128" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="L128" s="3"/>
+    <row r="111" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="40" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" s="41" t="s">
+        <v>425</v>
+      </c>
+      <c r="C111" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="D111" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E111" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F111" s="32"/>
+      <c r="G111" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H111" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="I111" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J111" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="K111" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="L111" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M111" s="43" t="s">
+        <v>89</v>
+      </c>
     </row>
-    <row r="129" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="L129" s="3"/>
+    <row r="112" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B112" s="41" t="s">
+        <v>425</v>
+      </c>
+      <c r="C112" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D112" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E112" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F112" s="32"/>
+      <c r="G112" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H112" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="I112" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J112" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="K112" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="L112" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M112" s="43" t="s">
+        <v>201</v>
+      </c>
     </row>
-    <row r="130" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="L130" s="3"/>
+    <row r="113" spans="1:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B113" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C113" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E113" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F113" s="32"/>
+      <c r="G113" s="34" t="s">
+        <v>192</v>
+      </c>
+      <c r="H113" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="I113" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="J113" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="K113" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="L113" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="M113" s="43" t="s">
+        <v>104</v>
+      </c>
     </row>
-    <row r="131" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="L131" s="3"/>
+    <row r="114" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A114" s="17"/>
+      <c r="C114" s="5"/>
+      <c r="L114" s="5"/>
+      <c r="M114" s="6"/>
     </row>
-    <row r="132" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-      <c r="L132" s="5"/>
+    <row r="136" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A136" s="18"/>
+      <c r="C136" s="3"/>
+      <c r="D136" s="3"/>
+      <c r="G136" s="29"/>
+      <c r="H136" s="1"/>
+      <c r="I136" s="29"/>
+      <c r="J136" s="1"/>
+      <c r="K136" s="1"/>
+      <c r="L136" s="3"/>
+      <c r="M136" s="1"/>
     </row>
-    <row r="133" spans="1:12" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-      <c r="L133" s="5"/>
+    <row r="137" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A137" s="18"/>
+      <c r="C137" s="3"/>
+      <c r="D137" s="3"/>
+      <c r="G137" s="29"/>
+      <c r="H137" s="1"/>
+      <c r="I137" s="29"/>
+      <c r="J137" s="1"/>
+      <c r="K137" s="1"/>
+      <c r="L137" s="3"/>
+      <c r="M137" s="1"/>
+    </row>
+    <row r="138" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A138" s="18"/>
+      <c r="C138" s="3"/>
+      <c r="D138" s="3"/>
+      <c r="G138" s="29"/>
+      <c r="H138" s="1"/>
+      <c r="I138" s="29"/>
+      <c r="J138" s="1"/>
+      <c r="K138" s="1"/>
+      <c r="L138" s="3"/>
+      <c r="M138" s="1"/>
+    </row>
+    <row r="139" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A139" s="18"/>
+      <c r="C139" s="3"/>
+      <c r="D139" s="3"/>
+      <c r="G139" s="29"/>
+      <c r="H139" s="1"/>
+      <c r="I139" s="29"/>
+      <c r="J139" s="1"/>
+      <c r="K139" s="1"/>
+      <c r="L139" s="3"/>
+      <c r="M139" s="1"/>
+    </row>
+    <row r="140" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A140" s="18"/>
+      <c r="C140" s="3"/>
+      <c r="D140" s="3"/>
+      <c r="G140" s="29"/>
+      <c r="H140" s="1"/>
+      <c r="I140" s="29"/>
+      <c r="J140" s="1"/>
+      <c r="K140" s="1"/>
+      <c r="L140" s="3"/>
+      <c r="M140" s="1"/>
+    </row>
+    <row r="141" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A141" s="17"/>
+      <c r="B141" s="4"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="4"/>
+      <c r="F141" s="4"/>
+      <c r="G141" s="30"/>
+      <c r="H141" s="6"/>
+      <c r="I141" s="30"/>
+      <c r="J141" s="6"/>
+      <c r="K141" s="6"/>
+      <c r="L141" s="5"/>
+      <c r="M141" s="6"/>
+    </row>
+    <row r="142" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A142" s="17"/>
+      <c r="B142" s="4"/>
+      <c r="C142" s="5"/>
+      <c r="D142" s="5"/>
+      <c r="E142" s="4"/>
+      <c r="F142" s="4"/>
+      <c r="G142" s="30"/>
+      <c r="H142" s="6"/>
+      <c r="I142" s="30"/>
+      <c r="J142" s="6"/>
+      <c r="K142" s="6"/>
+      <c r="L142" s="5"/>
+      <c r="M142" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:L104" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:L2"/>
+  <autoFilter ref="A7:M113" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
+  <mergeCells count="16">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
-    <mergeCell ref="A3:L3"/>
-    <mergeCell ref="A4:L4"/>
+    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:F6"/>
     <mergeCell ref="H5:H7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A8:B41 A43:B66 A67:L73 A74:B85 B86:B93 A93:B100 A104:D104">
-    <cfRule type="expression" dxfId="429" priority="3">
+  <conditionalFormatting sqref="A8:B75">
+    <cfRule type="expression" dxfId="456" priority="2">
       <formula>$B8="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A102:B103">
-    <cfRule type="expression" dxfId="428" priority="1013">
+  <conditionalFormatting sqref="A111:B112">
+    <cfRule type="expression" dxfId="455" priority="1085">
+      <formula>$B111="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A110:D110">
+    <cfRule type="expression" dxfId="454" priority="1093">
+      <formula>$B110="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A76:M82 A83:B94 B95:B102 A102:B109 A113:D113">
+    <cfRule type="expression" dxfId="453" priority="75">
+      <formula>$B76="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:B15">
+    <cfRule type="cellIs" dxfId="452" priority="23" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B27:B31">
+    <cfRule type="cellIs" dxfId="451" priority="206" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B32:B39">
+    <cfRule type="cellIs" dxfId="450" priority="263" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B40:B101 B105:B109 B113 B16:B35">
+    <cfRule type="cellIs" dxfId="449" priority="79" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B110:B112 B102:B104">
+    <cfRule type="cellIs" dxfId="448" priority="1094" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B103:D103">
+    <cfRule type="expression" dxfId="447" priority="1071">
+      <formula>$B103="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:M9">
+    <cfRule type="expression" dxfId="446" priority="1">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B17:M17 B18:B19">
+    <cfRule type="expression" dxfId="445" priority="73">
+      <formula>$B17="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B27:M27">
+    <cfRule type="expression" dxfId="444" priority="196">
+      <formula>$B27="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B32:M32 B33:D33">
+    <cfRule type="expression" dxfId="443" priority="260">
+      <formula>$B32="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C56">
+    <cfRule type="expression" dxfId="442" priority="538">
+      <formula>$B56="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C84">
+    <cfRule type="expression" dxfId="441" priority="878">
+      <formula>$B84="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C97:C98">
+    <cfRule type="expression" dxfId="440" priority="1022">
+      <formula>$B97="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C10:D12">
+    <cfRule type="expression" dxfId="439" priority="31">
+      <formula>$B10="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C13:D13">
+    <cfRule type="expression" dxfId="438" priority="41">
+      <formula>$B13="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C14:D14">
+    <cfRule type="expression" dxfId="437" priority="52">
+      <formula>$B14="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C19:D19">
+    <cfRule type="expression" dxfId="436" priority="101">
+      <formula>$B19="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C21:D21">
+    <cfRule type="expression" dxfId="435" priority="126">
+      <formula>$B21="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C22:D23">
+    <cfRule type="expression" dxfId="434" priority="115">
+      <formula>$B22="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:D28">
+    <cfRule type="expression" dxfId="433" priority="215">
+      <formula>$B28="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C29:D29">
+    <cfRule type="expression" dxfId="432" priority="227">
+      <formula>$B29="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C34:D34">
+    <cfRule type="expression" dxfId="431" priority="283">
+      <formula>$B34="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C36:D39">
+    <cfRule type="expression" dxfId="430" priority="312">
+      <formula>$B36="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C44:D44">
+    <cfRule type="expression" dxfId="429" priority="395">
+      <formula>$B44="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C48:D48">
+    <cfRule type="expression" dxfId="428" priority="442">
+      <formula>$B48="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C55:D55">
+    <cfRule type="expression" dxfId="427" priority="531">
+      <formula>$B55="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C68:D68">
+    <cfRule type="expression" dxfId="426" priority="676">
+      <formula>$B68="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C70:D70">
+    <cfRule type="expression" dxfId="425" priority="702">
+      <formula>$B70="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C71:D71">
+    <cfRule type="expression" dxfId="424" priority="707">
+      <formula>$B71="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C73:D73">
+    <cfRule type="expression" dxfId="423" priority="734">
+      <formula>$B73="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C83:D83">
+    <cfRule type="expression" dxfId="422" priority="871">
+      <formula>$B83="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C90:D90">
+    <cfRule type="expression" dxfId="421" priority="947">
+      <formula>$B90="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C91:D91">
+    <cfRule type="expression" dxfId="420" priority="958">
+      <formula>$B91="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C92:D92">
+    <cfRule type="expression" dxfId="419" priority="970">
+      <formula>$B92="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C94:D94">
+    <cfRule type="expression" dxfId="418" priority="988">
+      <formula>$B94="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C96:D96">
+    <cfRule type="expression" dxfId="417" priority="1014">
+      <formula>$B96="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C99:D99">
+    <cfRule type="expression" dxfId="416" priority="1037">
+      <formula>$B99="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C102:D102">
+    <cfRule type="expression" dxfId="415" priority="1070">
       <formula>$B102="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A101:D101">
-    <cfRule type="expression" dxfId="427" priority="1021">
+  <conditionalFormatting sqref="C104:D106">
+    <cfRule type="expression" dxfId="414" priority="1078">
+      <formula>$B104="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C107:D107">
+    <cfRule type="expression" dxfId="413" priority="1083">
+      <formula>$B107="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C108:D108">
+    <cfRule type="expression" dxfId="412" priority="1099">
+      <formula>$B108="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C109:D109">
+    <cfRule type="expression" dxfId="411" priority="1084">
+      <formula>$B109="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C112:D112">
+    <cfRule type="expression" dxfId="410" priority="1111">
+      <formula>$B112="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C18:F18">
+    <cfRule type="expression" dxfId="409" priority="89">
+      <formula>$B18="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C21:F23">
+    <cfRule type="expression" dxfId="408" priority="114">
+      <formula>$B21="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C24:F25">
+    <cfRule type="expression" dxfId="407" priority="162">
+      <formula>$B24="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C111:K111">
+    <cfRule type="expression" dxfId="406" priority="1100">
+      <formula>$B111="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:M16">
+    <cfRule type="expression" dxfId="405" priority="55">
+      <formula>$B15="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C19:M20">
+    <cfRule type="expression" dxfId="404" priority="91">
+      <formula>$B19="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C26:M26">
+    <cfRule type="expression" dxfId="403" priority="181">
+      <formula>$B26="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:M31">
+    <cfRule type="expression" dxfId="402" priority="205">
+      <formula>$B28="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C33:M37">
+    <cfRule type="expression" dxfId="401" priority="269">
+      <formula>$B33="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C40:M47">
+    <cfRule type="expression" dxfId="400" priority="313">
+      <formula>$B40="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C49:M55">
+    <cfRule type="expression" dxfId="399" priority="443">
+      <formula>$B49="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C57:M67">
+    <cfRule type="expression" dxfId="398" priority="546">
+      <formula>$B57="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C69:M69">
+    <cfRule type="expression" dxfId="397" priority="678">
+      <formula>$B69="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C72:M72">
+    <cfRule type="expression" dxfId="396" priority="709">
+      <formula>$B72="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C74:M75">
+    <cfRule type="expression" dxfId="395" priority="724">
+      <formula>$B74="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C85:M89">
+    <cfRule type="expression" dxfId="394" priority="886">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C92:M93">
+    <cfRule type="expression" dxfId="393" priority="960">
+      <formula>$B92="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C95:M95 A95:A101">
+    <cfRule type="expression" dxfId="392" priority="989">
+      <formula>$B95="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C100:M101">
+    <cfRule type="expression" dxfId="391" priority="1040">
+      <formula>$B100="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D12">
+    <cfRule type="cellIs" dxfId="390" priority="26" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="389" priority="27">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="388" priority="28" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="387" priority="29">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D13">
+    <cfRule type="cellIs" dxfId="386" priority="30" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D113">
+    <cfRule type="cellIs" dxfId="385" priority="25" operator="equal">
+      <formula>"貸与"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13">
+    <cfRule type="expression" dxfId="384" priority="37">
+      <formula>IF($B15="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="383" priority="38" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="382" priority="39">
+      <formula>IF($B15="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule type="cellIs" dxfId="381" priority="40" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D14">
+    <cfRule type="expression" dxfId="380" priority="48">
+      <formula>IF($B16="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="379" priority="49" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="378" priority="50">
+      <formula>IF($B16="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="377" priority="51" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15">
+    <cfRule type="cellIs" dxfId="376" priority="59" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="375" priority="60">
+      <formula>IF($B17="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="374" priority="61" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="373" priority="62">
+      <formula>IF($B17="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="372" priority="64">
+      <formula>$B15="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:D16">
+    <cfRule type="cellIs" dxfId="371" priority="63" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16">
+    <cfRule type="expression" dxfId="370" priority="68">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="369" priority="69" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="368" priority="70">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="367" priority="71" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D18">
+    <cfRule type="expression" dxfId="366" priority="72">
+      <formula>$B16="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D17:D18">
+    <cfRule type="cellIs" dxfId="365" priority="84" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="364" priority="85">
+      <formula>IF($B19="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="363" priority="86" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="362" priority="87">
+      <formula>IF($B19="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="361" priority="88" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19">
+    <cfRule type="cellIs" dxfId="360" priority="96" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="359" priority="97">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="358" priority="98" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="357" priority="99">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="356" priority="100" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D20:D23">
+    <cfRule type="cellIs" dxfId="355" priority="121" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="354" priority="122">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="353" priority="123" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="352" priority="124">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="351" priority="125" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D24">
+    <cfRule type="expression" dxfId="350" priority="156">
+      <formula>$B24="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="349" priority="157" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="348" priority="158">
+      <formula>IF($B26="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="347" priority="159" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="346" priority="160">
+      <formula>IF($B26="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="345" priority="161" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D25">
+    <cfRule type="cellIs" dxfId="344" priority="173" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="343" priority="174">
+      <formula>IF($B27="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="342" priority="175" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="341" priority="176">
+      <formula>IF($B27="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="340" priority="177" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="339" priority="178">
+      <formula>$B25="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26">
+    <cfRule type="cellIs" dxfId="338" priority="190" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="337" priority="191">
+      <formula>IF($B28="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="336" priority="192" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="335" priority="193">
+      <formula>IF($B28="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="334" priority="194" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="333" priority="195">
+      <formula>$B26="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D27:D28">
+    <cfRule type="cellIs" dxfId="332" priority="210" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="331" priority="211">
+      <formula>IF($B29="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="330" priority="212" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="329" priority="213">
+      <formula>IF($B29="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D27:D29">
+    <cfRule type="cellIs" dxfId="328" priority="214" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29">
+    <cfRule type="expression" dxfId="327" priority="223">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="326" priority="224" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="325" priority="225">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29:D30">
+    <cfRule type="cellIs" dxfId="324" priority="226" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30">
+    <cfRule type="expression" dxfId="323" priority="239">
+      <formula>IF($B32="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="322" priority="240" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="321" priority="241">
+      <formula>IF($B32="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="320" priority="243">
+      <formula>$B30="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D31">
+    <cfRule type="cellIs" dxfId="319" priority="242" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D31">
+    <cfRule type="expression" dxfId="318" priority="254">
+      <formula>IF($B33="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="317" priority="255" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="316" priority="256">
+      <formula>IF($B33="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="315" priority="257" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="314" priority="258">
+      <formula>$B31="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32">
+    <cfRule type="cellIs" dxfId="313" priority="262" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="312" priority="264">
+      <formula>IF($B40="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="311" priority="265" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="310" priority="266">
+      <formula>IF($B40="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="309" priority="267" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D33:D34">
+    <cfRule type="cellIs" dxfId="308" priority="278" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="307" priority="279">
+      <formula>IF($B36="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="306" priority="280" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="305" priority="281">
+      <formula>IF($B36="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D33:D35">
+    <cfRule type="cellIs" dxfId="304" priority="282" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35">
+    <cfRule type="expression" dxfId="303" priority="294">
+      <formula>IF($B37="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="302" priority="295" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="301" priority="296">
+      <formula>IF($B37="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="300" priority="298">
+      <formula>$B35="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D37">
+    <cfRule type="cellIs" dxfId="299" priority="297" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D36:D37">
+    <cfRule type="expression" dxfId="298" priority="308">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="297" priority="309" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="296" priority="310">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="295" priority="311" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D39">
+    <cfRule type="cellIs" dxfId="294" priority="324" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="293" priority="325">
+      <formula>IF($B40="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="292" priority="326" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="291" priority="327">
+      <formula>IF($B40="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="290" priority="329">
+      <formula>$B38="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D41">
+    <cfRule type="cellIs" dxfId="289" priority="328" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D41">
+    <cfRule type="expression" dxfId="288" priority="348">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="287" priority="349" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="286" priority="350">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="285" priority="352">
+      <formula>$B40="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D42">
+    <cfRule type="cellIs" dxfId="284" priority="351" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42">
+    <cfRule type="expression" dxfId="283" priority="363">
+      <formula>IF($B44="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="282" priority="364" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="281" priority="365">
+      <formula>IF($B44="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="280" priority="367">
+      <formula>$B42="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D43">
+    <cfRule type="cellIs" dxfId="279" priority="366" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D43">
+    <cfRule type="expression" dxfId="278" priority="378">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="277" priority="379" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="276" priority="380">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="275" priority="382">
+      <formula>$B43="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D43:D44">
+    <cfRule type="cellIs" dxfId="274" priority="381" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44">
+    <cfRule type="expression" dxfId="273" priority="391">
+      <formula>IF($B46="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="272" priority="392" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="271" priority="393">
+      <formula>IF($B46="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D45">
+    <cfRule type="cellIs" dxfId="270" priority="394" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D45">
+    <cfRule type="expression" dxfId="269" priority="407">
+      <formula>IF($B47="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="268" priority="408" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="267" priority="409">
+      <formula>IF($B47="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="266" priority="411">
+      <formula>$B45="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D45:D47">
+    <cfRule type="cellIs" dxfId="265" priority="410" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule type="expression" dxfId="264" priority="427">
+      <formula>IF($B48="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="263" priority="428" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="262" priority="429">
+      <formula>IF($B48="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="261" priority="431">
+      <formula>$B46="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D48">
+    <cfRule type="cellIs" dxfId="260" priority="430" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D48">
+    <cfRule type="expression" dxfId="259" priority="438">
+      <formula>IF($B50="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="258" priority="439" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="257" priority="440">
+      <formula>IF($B50="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="256" priority="441" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D49">
+    <cfRule type="cellIs" dxfId="255" priority="450" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="254" priority="451">
+      <formula>IF($B51="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="253" priority="452" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="252" priority="453">
+      <formula>IF($B51="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D49:D50">
+    <cfRule type="cellIs" dxfId="251" priority="454" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50">
+    <cfRule type="expression" dxfId="250" priority="465">
+      <formula>IF($B52="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="249" priority="466" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="248" priority="467">
+      <formula>IF($B52="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="247" priority="469">
+      <formula>$B50="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D51">
+    <cfRule type="cellIs" dxfId="246" priority="468" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51">
+    <cfRule type="expression" dxfId="245" priority="480">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="244" priority="481" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="243" priority="482">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="242" priority="484">
+      <formula>$B51="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:D52">
+    <cfRule type="cellIs" dxfId="241" priority="483" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D52">
+    <cfRule type="expression" dxfId="240" priority="493">
+      <formula>IF($B54="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="239" priority="494" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="238" priority="495">
+      <formula>IF($B54="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="237" priority="497">
+      <formula>$B52="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D52:D54">
+    <cfRule type="cellIs" dxfId="236" priority="496" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D53:D54">
+    <cfRule type="expression" dxfId="235" priority="514">
+      <formula>IF($B55="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="234" priority="515" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="233" priority="516">
+      <formula>IF($B55="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="232" priority="518">
+      <formula>$B53="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D53:D55">
+    <cfRule type="cellIs" dxfId="231" priority="517" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D55">
+    <cfRule type="expression" dxfId="230" priority="527">
+      <formula>IF($B57="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="229" priority="528" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="228" priority="529">
+      <formula>IF($B57="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D55:D56">
+    <cfRule type="cellIs" dxfId="227" priority="530" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D56">
+    <cfRule type="expression" dxfId="226" priority="541">
+      <formula>IF($B58="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="225" priority="542" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="224" priority="543">
+      <formula>IF($B58="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="223" priority="544" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D56:D58">
+    <cfRule type="expression" dxfId="222" priority="545">
+      <formula>$B56="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D57:D59">
+    <cfRule type="cellIs" dxfId="221" priority="567" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="220" priority="568">
+      <formula>IF($B59="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="219" priority="569" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="218" priority="570">
+      <formula>IF($B59="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="217" priority="572">
+      <formula>$B57="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D57:D61">
+    <cfRule type="cellIs" dxfId="216" priority="571" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60:D61">
+    <cfRule type="expression" dxfId="215" priority="586">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="214" priority="587" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="213" priority="588">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="212" priority="590">
+      <formula>$B60="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60:D62">
+    <cfRule type="cellIs" dxfId="211" priority="589" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62">
+    <cfRule type="expression" dxfId="210" priority="595">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="209" priority="596" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="208" priority="597">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D63">
+    <cfRule type="cellIs" dxfId="207" priority="598" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D63">
+    <cfRule type="expression" dxfId="206" priority="610">
+      <formula>IF($B65="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="205" priority="611" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="204" priority="612">
+      <formula>IF($B65="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="203" priority="614">
+      <formula>$B63="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D63:D65">
+    <cfRule type="cellIs" dxfId="202" priority="613" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D64:D65">
+    <cfRule type="expression" dxfId="201" priority="631">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="200" priority="632" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="199" priority="633">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="198" priority="635">
+      <formula>$B64="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D64:D66">
+    <cfRule type="cellIs" dxfId="197" priority="634" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66">
+    <cfRule type="expression" dxfId="196" priority="646">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="195" priority="647" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="194" priority="648">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="193" priority="650">
+      <formula>$B66="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66:D67">
+    <cfRule type="cellIs" dxfId="192" priority="649" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D67">
+    <cfRule type="expression" dxfId="191" priority="662">
+      <formula>IF($B69="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="190" priority="663" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="189" priority="664">
+      <formula>IF($B69="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="188" priority="666">
+      <formula>$B67="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D67:D68">
+    <cfRule type="cellIs" dxfId="187" priority="665" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D68">
+    <cfRule type="expression" dxfId="186" priority="672">
+      <formula>IF($B70="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="185" priority="673" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="184" priority="674">
+      <formula>IF($B70="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="183" priority="675" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69">
+    <cfRule type="cellIs" dxfId="182" priority="686" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="181" priority="687">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="180" priority="688" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="179" priority="689">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="178" priority="691">
+      <formula>$B69="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69:D70">
+    <cfRule type="cellIs" dxfId="177" priority="690" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D70">
+    <cfRule type="expression" dxfId="176" priority="698">
+      <formula>IF($B72="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="175" priority="699" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="174" priority="700">
+      <formula>IF($B72="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D70:D71">
+    <cfRule type="cellIs" dxfId="173" priority="701" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D71">
+    <cfRule type="expression" dxfId="172" priority="703">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="171" priority="704" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="170" priority="705">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="169" priority="706" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72">
+    <cfRule type="cellIs" dxfId="168" priority="717" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="167" priority="718">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="166" priority="719" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="165" priority="720">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="164" priority="722">
+      <formula>$B72="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72:D73">
+    <cfRule type="cellIs" dxfId="163" priority="721" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73">
+    <cfRule type="expression" dxfId="162" priority="730">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="161" priority="731" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="160" priority="732">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73:D74">
+    <cfRule type="cellIs" dxfId="159" priority="733" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74">
+    <cfRule type="expression" dxfId="158" priority="745">
+      <formula>IF($B76="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="157" priority="746" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="156" priority="747">
+      <formula>IF($B76="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="155" priority="749">
+      <formula>$B74="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D75">
+    <cfRule type="cellIs" dxfId="154" priority="748" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D75">
+    <cfRule type="expression" dxfId="153" priority="761">
+      <formula>IF($B77="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="152" priority="762" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="151" priority="763">
+      <formula>IF($B77="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="150" priority="765">
+      <formula>$B75="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D75:D77">
+    <cfRule type="cellIs" dxfId="149" priority="764" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76:D77">
+    <cfRule type="expression" dxfId="148" priority="779">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="147" priority="780" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="146" priority="781">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="145" priority="783">
+      <formula>$B76="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76:D79">
+    <cfRule type="cellIs" dxfId="144" priority="782" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D78:D79">
+    <cfRule type="expression" dxfId="143" priority="811">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="142" priority="812" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="141" priority="813">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="140" priority="815">
+      <formula>$B78="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D78:D80">
+    <cfRule type="cellIs" dxfId="139" priority="814" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D80">
+    <cfRule type="expression" dxfId="138" priority="827">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="137" priority="828" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="136" priority="829">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="135" priority="831">
+      <formula>$B80="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D80:D81">
+    <cfRule type="cellIs" dxfId="134" priority="830" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D81">
+    <cfRule type="expression" dxfId="133" priority="842">
+      <formula>IF($B83="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="132" priority="843" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="131" priority="844">
+      <formula>IF($B83="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="130" priority="846">
+      <formula>$B81="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D81:D82">
+    <cfRule type="cellIs" dxfId="129" priority="845" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D82">
+    <cfRule type="expression" dxfId="128" priority="857">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="127" priority="858" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="126" priority="859">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="125" priority="861">
+      <formula>$B82="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D82:D83">
+    <cfRule type="cellIs" dxfId="124" priority="860" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83">
+    <cfRule type="expression" dxfId="123" priority="867">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="122" priority="868" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="121" priority="869">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule type="cellIs" dxfId="120" priority="870" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D84">
+    <cfRule type="expression" dxfId="119" priority="881">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="118" priority="882" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="117" priority="883">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="116" priority="884" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="115" priority="885">
+      <formula>$B84="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D85:D86">
+    <cfRule type="cellIs" dxfId="114" priority="901" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="113" priority="902">
+      <formula>IF($B87="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="112" priority="903" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="111" priority="904">
+      <formula>IF($B87="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="110" priority="906">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D85:D88">
+    <cfRule type="cellIs" dxfId="109" priority="905" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87:D88">
+    <cfRule type="expression" dxfId="108" priority="917">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="107" priority="918" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="106" priority="919">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="105" priority="921">
+      <formula>$B87="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87:D89">
+    <cfRule type="cellIs" dxfId="104" priority="920" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89">
+    <cfRule type="expression" dxfId="103" priority="932">
+      <formula>IF($B91="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="102" priority="933" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="101" priority="934">
+      <formula>IF($B91="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="100" priority="936">
+      <formula>$B89="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule type="cellIs" dxfId="99" priority="935" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D90">
+    <cfRule type="expression" dxfId="98" priority="943">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="97" priority="944" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="96" priority="945">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D90:D91">
+    <cfRule type="cellIs" dxfId="95" priority="946" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D91">
+    <cfRule type="expression" dxfId="94" priority="954">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="93" priority="955" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="92" priority="956">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="91" priority="957" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92">
+    <cfRule type="cellIs" dxfId="90" priority="965" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="89" priority="966">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="88" priority="967" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="87" priority="968">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D94">
+    <cfRule type="cellIs" dxfId="86" priority="969" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D93:D94">
+    <cfRule type="expression" dxfId="85" priority="984">
+      <formula>IF($B95="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="84" priority="985" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="83" priority="986">
+      <formula>IF($B95="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="82" priority="987" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95">
+    <cfRule type="cellIs" dxfId="81" priority="999" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="80" priority="1000">
+      <formula>IF($B97="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="79" priority="1001" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="78" priority="1002">
+      <formula>IF($B97="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="77" priority="1004">
+      <formula>$B95="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule type="cellIs" dxfId="76" priority="1003" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D96">
+    <cfRule type="expression" dxfId="75" priority="1010">
+      <formula>IF($B98="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="74" priority="1011" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="73" priority="1012">
+      <formula>IF($B98="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D96:D98">
+    <cfRule type="cellIs" dxfId="72" priority="1013" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D97:D98">
+    <cfRule type="expression" dxfId="71" priority="1025">
+      <formula>IF($B99="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="70" priority="1026" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="69" priority="1027">
+      <formula>IF($B99="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="68" priority="1029">
+      <formula>$B97="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D97:D99">
+    <cfRule type="cellIs" dxfId="67" priority="1028" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D99">
+    <cfRule type="expression" dxfId="66" priority="1033">
+      <formula>IF($B101="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="65" priority="1034" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="64" priority="1035">
+      <formula>IF($B101="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="63" priority="1036" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D100">
+    <cfRule type="cellIs" dxfId="62" priority="1049" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="61" priority="1050">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="60" priority="1051" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="59" priority="1052">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="58" priority="1054">
+      <formula>$B100="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D100:D101">
+    <cfRule type="cellIs" dxfId="57" priority="1053" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D101">
+    <cfRule type="expression" dxfId="56" priority="1059">
+      <formula>IF($B103="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="55" priority="1060" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="54" priority="1061">
+      <formula>IF($B103="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="53" priority="1063">
       <formula>$B101="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B8:B19 B21:B23 B25:B26 B31:B41 B43:B92 B96:B100 B104">
-[...25 lines deleted...]
-    <cfRule type="expression" dxfId="421" priority="999">
+  <conditionalFormatting sqref="D101:D102">
+    <cfRule type="cellIs" dxfId="52" priority="1062" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D102">
+    <cfRule type="expression" dxfId="51" priority="1066">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="50" priority="1067" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="49" priority="1068">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="48" priority="1069" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D103:D105">
+    <cfRule type="expression" dxfId="47" priority="1112">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="46" priority="1113" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="45" priority="1114">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="44" priority="1115" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D103:D107">
+    <cfRule type="cellIs" dxfId="43" priority="1077" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D106">
+    <cfRule type="cellIs" dxfId="42" priority="1073" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="41" priority="1074">
+      <formula>IF($B108="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="40" priority="1075" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="39" priority="1076">
+      <formula>IF($B108="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D107">
+    <cfRule type="expression" dxfId="38" priority="1079">
+      <formula>IF($B109="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="37" priority="1080" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="36" priority="1081">
+      <formula>IF($B109="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="35" priority="1082" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108">
+    <cfRule type="expression" dxfId="34" priority="1095">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="33" priority="1096" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="32" priority="1097">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="31" priority="1098" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D110">
+    <cfRule type="cellIs" dxfId="30" priority="1092" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D109:D110">
+    <cfRule type="cellIs" dxfId="29" priority="1088" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="28" priority="1089">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="27" priority="1090" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="26" priority="1091">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D111">
+    <cfRule type="cellIs" dxfId="25" priority="1101" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="24" priority="1102">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="23" priority="1103" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="22" priority="1104">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="21" priority="1106">
+      <formula>$B111="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D111:D113">
+    <cfRule type="cellIs" dxfId="20" priority="1105" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D112:D113">
+    <cfRule type="expression" dxfId="19" priority="1107">
+      <formula>IF($B114="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="18" priority="1108" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="17" priority="1109">
+      <formula>IF($B114="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="16" priority="1110" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E112:K113">
+    <cfRule type="expression" dxfId="15" priority="1086">
+      <formula>$B112="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E10:M14">
+    <cfRule type="expression" dxfId="14" priority="22">
+      <formula>$B10="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E38:M39">
+    <cfRule type="expression" dxfId="13" priority="314">
+      <formula>$B38="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E48:M48">
+    <cfRule type="expression" dxfId="12" priority="433">
+      <formula>$B48="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E56:M56">
+    <cfRule type="expression" dxfId="11" priority="533">
+      <formula>$B56="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E68:M68">
+    <cfRule type="expression" dxfId="10" priority="668">
+      <formula>$B68="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E70:M71">
+    <cfRule type="expression" dxfId="9" priority="692">
+      <formula>$B70="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E73:M73">
+    <cfRule type="expression" dxfId="8" priority="723">
+      <formula>$B73="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E83:M84">
+    <cfRule type="expression" dxfId="7" priority="863">
+      <formula>$B83="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E90:M91">
+    <cfRule type="expression" dxfId="6" priority="939">
+      <formula>$B90="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E94:M94">
+    <cfRule type="expression" dxfId="5" priority="980">
       <formula>$B94="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B8:L8">
-[...5 lines deleted...]
-    <cfRule type="expression" dxfId="419" priority="124">
+  <conditionalFormatting sqref="E96:M99">
+    <cfRule type="expression" dxfId="4" priority="1005">
+      <formula>$B96="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E102:M110">
+    <cfRule type="expression" dxfId="3" priority="1056">
+      <formula>$B102="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G18:M18">
+    <cfRule type="expression" dxfId="2" priority="80">
       <formula>$B18="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B23:L23">
-[...413 lines deleted...]
-    <cfRule type="expression" dxfId="321" priority="171">
+  <conditionalFormatting sqref="G21:M25">
+    <cfRule type="expression" dxfId="1" priority="113">
       <formula>$B21="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D21:D22">
-[...1207 lines deleted...]
-      <formula>$B102="終了"</formula>
+  <conditionalFormatting sqref="L111:M113">
+    <cfRule type="expression" dxfId="0" priority="1072">
+      <formula>$B111="終了"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B25:B50 B8:B23 B52:B104" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8:B59 B61:B113" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
       <formula1>"募集,終了"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L99 L101" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L108 L110" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
       <formula1>"大学経由（学内選考なし）,学内選考,直接応募WEBからダウンロード"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I104 I101 I95:I99 I89 I81 I62" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I113 I110 I104:I108 I98 I90 I71" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
       <formula1>"可,不可"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="39" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="A10:A12" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>2026 A3‗文理のみ</vt:lpstr>
       <vt:lpstr>'2026 A3‗文理のみ'!Print_Area</vt:lpstr>
       <vt:lpstr>'2026 A3‗文理のみ'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>kumamoto-u</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>kumamoto-u</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>