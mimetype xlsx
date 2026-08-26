--- v2 (2026-07-16)
+++ v3 (2026-08-26)
@@ -3,82 +3,82 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C21EF3A2-CF45-4C22-BCB3-B409D644F199}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C48CE94-ACE3-4CBD-AA00-7F262325DE20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026 A3‗文理のみ" sheetId="38" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$M$113</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 A3‗文理のみ'!$A$1:$M$113</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$M$122</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 A3‗文理のみ'!$A$1:$M$122</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026 A3‗文理のみ'!$5:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1312" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1423" uniqueCount="602">
   <si>
     <t>給/貸</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>NO.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>状況</t>
     <rPh sb="0" eb="2">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>奨学団体名</t>
     <rPh sb="2" eb="4">
       <t>ダンタイ</t>
@@ -446,57 +446,76 @@
     <t>学内選考</t>
     <rPh sb="0" eb="2">
       <t>ガクナイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>10/31</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ナガワひまわり財団</t>
     <rPh sb="7" eb="9">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>給付</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>返還支援</t>
+    <rPh sb="0" eb="2">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>山口県高度産業人材確保事業
+奨学金返還補助制度</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>直接応募</t>
     <rPh sb="0" eb="2">
       <t>チョクセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>オウボ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>9/30</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>森下仁丹奨学会</t>
     <rPh sb="0" eb="2">
       <t>モリシタ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジンタン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>4/24</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｇ-７奨学財団</t>
     <rPh sb="3" eb="5">
@@ -1213,51 +1232,71 @@
     <rPh sb="2" eb="4">
       <t>ケイユ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガクナイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>センコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>平石教育財団</t>
     <rPh sb="0" eb="2">
       <t>ヒライシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ザイダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>吉田海運奨学財団</t>
+    <rPh sb="0" eb="2">
+      <t>ヨシダ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイウン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショウガク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ザイダン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>4/20</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8/31</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>締切</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>黒木育英奨学金</t>
     <rPh sb="0" eb="2">
       <t>クロキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イクエイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>田中孝典記念奨学金</t>
     <rPh sb="0" eb="2">
       <t>タナカ</t>
     </rPh>
     <rPh sb="2" eb="4">
@@ -2541,50 +2580,90 @@
     <rPh sb="94" eb="96">
       <t>マンエン</t>
     </rPh>
     <rPh sb="96" eb="98">
       <t>イカ</t>
     </rPh>
     <rPh sb="99" eb="100">
       <t>メ</t>
     </rPh>
     <rPh sb="100" eb="101">
       <t>ヤス</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>文理</t>
     <rPh sb="0" eb="2">
       <t>ブンリ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>文理選択</t>
     <rPh sb="0" eb="4">
       <t>ブンリセンタク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">10/1～10/31
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（定員に空きがある場合は随時受け付けます。）</t>
+    </r>
+    <rPh sb="11" eb="13">
+      <t>テイイン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ズイジ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">貸与
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="3" tint="0.39997558519241921"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>(給付)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>タイヨ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キュウフ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -2814,50 +2893,53 @@
     <r>
       <rPr>
         <sz val="15"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（全国）</t>
     </r>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テイド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゼンコク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5/11</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>･理系大学院の修士1年又は薬学部5年生で山口県内製造業･情報ｻｰﾋﾞｽ業で就業することを希望する者</t>
+  </si>
+  <si>
     <t>･熊本市内に居住する方の被扶養者
 ･家計の急変等(火災･風水害､破産､失職､死亡､入院､離婚等)の該当者
 ･国､他の地方公共団体等からの奨学金(貸付に限る)またはこれと同等の貸付を受けていないこと</t>
   </si>
   <si>
     <t>･学部1年生(学部2-6年生は､個別に財団へ問い合わせ)
 ･生計維持者が宮崎県内に居住している者
 ･他の貸与型奨学金との併用不可
 ･宮崎県の教員を志望する者</t>
   </si>
   <si>
     <t>･学部1年生
 ･経済的な支援を必要とする者
 ･世帯所得が300万円以下(収入目安430万円)</t>
   </si>
   <si>
     <t>･学部生1年､2年
 ･心身共に健康で､かつ品行方正で学業成績が優秀な者
 ･東京都多摩地区､兵庫県播磨地域､愛媛県､鹿児島県の持続的発展に貢献する意欲がある者
 ･採用後の交流ﾌﾟﾛｸﾞﾗﾑに参加する意欲のある者
 ※本奨学金の採用決定後他の奨学金を受給することを目的とした辞退はできない｡</t>
   </si>
   <si>
     <t xml:space="preserve">･保護者等が道路における交通事故で死亡したり､著しい後遺障害となった家庭の学生
 </t>
@@ -2896,64 +2978,75 @@
 ･他の給付奨学金との併用不可(日本学生支援機構及び大学独自の奨学金は可)</t>
   </si>
   <si>
     <t>･学部3･4年生又は大学院生で､30歳以下の者
 ･化学､食品科学､芸術学/ﾃﾞｻﾞｲﾝ学､体育学/ｽﾎﾟｰﾂ科学､経営学の分野を専攻する者
 ･他の民間団体等の給付奨学金の合計が200万円以上の場合減額となる
 ･他の給付型奨学金との併用は募集要項参照</t>
   </si>
   <si>
     <t>･主たる生活維持者が九州地方に居住している者
 ･人物学業ともに優れ､かつ健康で奨学資金の支給が必要と認められる者</t>
   </si>
   <si>
     <t>･土木工学系の学部3年生(23歳未満)または修士1年生(25歳未満)の者(R7.4.1現在)(建築系は対象外)</t>
   </si>
   <si>
     <t>月額10万円</t>
   </si>
   <si>
     <t>月額3万円</t>
   </si>
   <si>
     <t>年額48万円</t>
   </si>
   <si>
+    <t xml:space="preserve">
+学部生4万円
+大学院生7万円</t>
+  </si>
+  <si>
     <t>【貸付】
 月額4.2万円</t>
+  </si>
+  <si>
+    <t>月額8万円</t>
   </si>
   <si>
     <t>一括30万円</t>
   </si>
   <si>
     <t>一括
 学部生20万円
 院生 30万円</t>
   </si>
   <si>
     <t>返還総額の50%を一括返還
 (最大240万円)</t>
+  </si>
+  <si>
+    <t>2年間に貸与した奨学金の返還補助</t>
   </si>
   <si>
     <t>【貸付】
 4.2万円･2.1万円のいずれか</t>
   </si>
   <si>
     <t>月額2万円</t>
   </si>
   <si>
     <t>貸与2.5万円
 (無利子)
 ※返還免除制度有</t>
   </si>
   <si>
     <t>月額5万円</t>
   </si>
   <si>
     <t>学部生月4･5･6万円から選択(2万円は給付)
 大学院生月5･8･10万円から選択(2万円は給付)</t>
   </si>
   <si>
     <t>月額4万円</t>
   </si>
   <si>
     <t>月額6万円</t>
@@ -2982,55 +3075,66 @@
   </si>
   <si>
     <t>ｱ)またはｲ)のいずれか
 ｱ)月額8万円
 ｲ)学校納付金として250万円以内
 +海外研究活動支援合計50万円以内</t>
   </si>
   <si>
     <t>月額20万円
 +学校納付金250万円以内の実費
 +海外研究活動支援100万円以内の実費</t>
   </si>
   <si>
     <t>70名程度
 (全国)</t>
   </si>
   <si>
     <t>10名
 (全国)</t>
   </si>
   <si>
     <t>2名
 (本学推薦枠)</t>
   </si>
   <si>
+    <t>各学部
+1名
+各教育部
+1名
+(本学推薦枠)</t>
+  </si>
+  <si>
     <t>ｰ</t>
   </si>
   <si>
     <t>1名
 (本学推薦枠)</t>
+  </si>
+  <si>
+    <t>25名程度
+(全国)</t>
   </si>
   <si>
     <t>10名程度
 (全国)</t>
   </si>
   <si>
     <t>5名程度
 (全国)
 ※うち免除型奨学金2名</t>
   </si>
   <si>
     <t>65名
 (全国)</t>
   </si>
   <si>
     <t>3名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>15名
 (全国)</t>
   </si>
   <si>
     <t>5名
 (本学推薦枠)</t>
@@ -5808,72 +5912,354 @@
     <t>借受奨学金の1/4
 (上限100万円)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･一般枠110名
 ･南部地域優先枠40名
 (全国)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>106</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･2027年3月31日時点で35歳以下で､大学院､大学の最終学年とその1年前の学年の学生
 ･日本学生支援機構第一種奨学金又はこれに準ずる奨学金を借り入れ､返還予定の者
 ･三重県内に定住し県内の企業に常勤雇用での就職を希望する者</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>12/18</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026年7月1日現在</t>
+    <t>107</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>京丹後市立病院修学資金修学生</t>
+    <rPh sb="0" eb="4">
+      <t>キョウタンゴシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>リツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ビョウイン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シュウガク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シキン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シュウガク</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>セイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･薬剤師として将来京丹後市立病院勤務する意思を有する学生</t>
+    <rPh sb="1" eb="4">
+      <t>ヤクザイシ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウライ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>キョウタンゴ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シリツ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ビョウイン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>イシ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ガクセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>貸与　10万円
+(無利子)
+※返還免除制度有</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>1名
+(全国)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>108</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>DYM奨学金</t>
+    <rPh sb="3" eb="6">
+      <t>ショウガクキン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･保健学科に在籍する学部3年生、応募締切日時点で25歳以下</t>
+    <rPh sb="1" eb="3">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ガッカ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ザイセキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ガクブ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ネンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年8月1日現在</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">･大学等を卒業した後に､熊本県内で修業する意思があると認められること
+･学業成績が優秀であると認められること
+･申請者の生計を維持する世帯の世帯年収が700万円以下であること
+･卒業後､熊本県内企業に就職し､免除の条件を満たした場合は､奨学金の貸与額の半額または全額の返還免除を行う
+</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>109</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>再春館くまもと奨学金
+（2027年度）</t>
+    <rPh sb="0" eb="3">
+      <t>サイシュンカン</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ショウガクキン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">貸与
+月額5万円(無利子)
+</t>
+    <rPh sb="0" eb="2">
+      <t>タイヨ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>110</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･2026年4月に入学した者
+･家計基準 年収500万円未満
+･前期の成績が2.6以上(財団の評価ﾎﾟｲﾝﾄ算出表)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>9/1～10/31</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>111</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-112</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>林レオロジー記念財団
+(2027年度）</t>
+    <rPh sb="0" eb="1">
+      <t>ハヤシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キネン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ザイダン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>&lt;2027年度募集&gt;
+･工学部･理学部･農水産学部･生命科学部系等の学生で､令和9年4月に大学3年若しくは大学4年に進級する者､または大学院前期(修士課程)の1年生に進学を希望している者､2年生に進級する者
+･機械ｼｽﾃﾑ工学､電気･電子工学､ﾛﾎﾞｯﾄ工学､AI.IoTの技術やﾌﾟﾛｸﾞﾗﾐﾝｸﾞ等を学ぶ学生院生</t>
+    <rPh sb="137" eb="139">
+      <t>ギジュツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>10/2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-113</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>沖縄県国際交流・
+人材育成財団
+（追加募集）</t>
+    <rPh sb="17" eb="21">
+      <t>ツイカボシュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（追加募集）
+･保護者が沖縄県内に住民登録している者
+･日本学生支援機構及び他団体の貸与奨学金と併用不可</t>
+    <rPh sb="1" eb="5">
+      <t>ツイカボシュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>財団HPで確認</t>
+    <rPh sb="0" eb="2">
+      <t>ザイダン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-114</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>帝人久村奨学会
+（2028年度）</t>
+    <rPh sb="13" eb="15">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>&lt;2028年度給付開始&gt;
+･博士課程進学予定者
+･医薬､生命科学系､理学系､工学系､情報学系に在籍している学生
+･2027年秋または2028年4月に博士課程に進学することが決定しているまたは見込まれている大学院生
+･経済的困窮度よりも成績や熱意を評価</t>
+    <rPh sb="28" eb="32">
+      <t>セイメイカガク</t>
+    </rPh>
+    <rPh sb="117" eb="119">
+      <t>セイセキ</t>
+    </rPh>
+    <rPh sb="120" eb="122">
+      <t>ネツイ</t>
+    </rPh>
+    <rPh sb="123" eb="125">
+      <t>ヒョウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>9/24</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-115</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>種とまと財団
+(2027年度）</t>
+    <rPh sb="0" eb="1">
+      <t>タネ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ザイダン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>&lt;2027年度募集&gt;
+･工学系･理工系･情報系の学部3年に在学する者､または学部4年に在学し学内の修士課程への進学が決定している者
+･経済的な理由により学費の支弁が困難である者(熊本地震等の災害で被災された者を優先することもある)
+･他の奨学金との併給不可(日本学生支援機構･市町村等の奨学金との併給可)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>10/6</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="177" formatCode="&quot;8-&quot;@"/>
+    <numFmt numFmtId="176" formatCode="&quot;8-&quot;@"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -6313,98 +6699,98 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="457">
+  <dxfs count="492">
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
@@ -6523,695 +6909,675 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...144 lines deleted...]
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...19 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...29 lines deleted...]
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...59 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...4 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...13 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...38 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...13 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -7233,301 +7599,301 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...23 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...23 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...39 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
@@ -7535,138 +7901,148 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...34 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -7675,1010 +8051,1135 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...43 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...49 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...4 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...18 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...28 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...59 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...19 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...54 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...24 lines deleted...]
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...69 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...74 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
@@ -9183,95 +9684,215 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -9741,6330 +10362,6828 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F4B933-0E3D-40AE-BF99-DABB9A54DD2A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI142"/>
+  <dimension ref="A1:M151"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="I98" sqref="I98"/>
-      <selection pane="bottomLeft" activeCell="H11" sqref="H11"/>
+      <selection pane="bottomLeft" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.125" style="18" customWidth="1"/>
     <col min="2" max="2" width="7.25" style="2" customWidth="1"/>
     <col min="3" max="3" width="34.75" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.375" style="3" customWidth="1"/>
     <col min="5" max="6" width="5" style="2" customWidth="1"/>
     <col min="7" max="7" width="5" style="29" customWidth="1"/>
     <col min="8" max="8" width="93.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.125" style="29" customWidth="1"/>
     <col min="10" max="10" width="27.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="22.25" style="1" customWidth="1"/>
     <col min="12" max="12" width="17.375" style="3" customWidth="1"/>
     <col min="13" max="13" width="14.75" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="25" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="55" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="56" t="s">
-        <v>557</v>
+        <v>577</v>
       </c>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
     </row>
     <row r="3" spans="1:13" s="23" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="48" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
       <c r="M3" s="48"/>
     </row>
     <row r="4" spans="1:13" s="23" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B4" s="49"/>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
     </row>
     <row r="5" spans="1:13" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="53" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F5" s="54"/>
       <c r="G5" s="57" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H5" s="51" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="I5" s="52" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="J5" s="51" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="51" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="L5" s="60" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M5" s="50" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="51"/>
       <c r="D6" s="52"/>
       <c r="E6" s="53"/>
       <c r="F6" s="54"/>
       <c r="G6" s="58"/>
       <c r="H6" s="51"/>
       <c r="I6" s="52"/>
       <c r="J6" s="51"/>
       <c r="K6" s="51"/>
       <c r="L6" s="60"/>
       <c r="M6" s="50"/>
     </row>
     <row r="7" spans="1:13" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="50"/>
       <c r="B7" s="51"/>
       <c r="C7" s="51"/>
       <c r="D7" s="52"/>
       <c r="E7" s="19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F7" s="20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G7" s="59"/>
       <c r="H7" s="51"/>
       <c r="I7" s="52"/>
       <c r="J7" s="51"/>
       <c r="K7" s="51"/>
       <c r="L7" s="60"/>
       <c r="M7" s="50"/>
     </row>
-    <row r="8" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>554</v>
+    <row r="8" spans="1:13" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>598</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>83</v>
+        <v>599</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="E8" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F8" s="12"/>
+      <c r="G8" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" s="7" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="I8" s="10"/>
+        <v>600</v>
+      </c>
+      <c r="I8" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J8" s="7" t="s">
-        <v>552</v>
+        <v>233</v>
       </c>
       <c r="K8" s="10" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>258</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M8" s="38" t="s">
-        <v>556</v>
+        <v>601</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>547</v>
+    <row r="9" spans="1:13" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>594</v>
       </c>
       <c r="B9" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>548</v>
+        <v>595</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="11" t="s">
+      <c r="E9" s="11"/>
+      <c r="F9" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F9" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" s="7" t="s">
-        <v>549</v>
+        <v>596</v>
       </c>
       <c r="I9" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="L9" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M9" s="38" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>590</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="D10" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="J9" s="7" t="s">
-[...9 lines deleted...]
-        <v>551</v>
+      <c r="F10" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="I10" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>589</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-        <v>540</v>
+    <row r="11" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>586</v>
       </c>
       <c r="B11" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>66</v>
+        <v>587</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G11" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F11" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" s="7" t="s">
-        <v>543</v>
+        <v>588</v>
       </c>
       <c r="I11" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="K11" s="9" t="s">
-        <v>546</v>
+        <v>256</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M11" s="38" t="s">
-        <v>545</v>
+        <v>589</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
-        <v>541</v>
+        <v>585</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E12" s="11"/>
+        <v>43</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>75</v>
+      </c>
       <c r="F12" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G12" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="G12" s="33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="7" t="s">
-        <v>544</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="I12" s="27"/>
       <c r="J12" s="7" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="K12" s="9" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>259</v>
+      </c>
+      <c r="L12" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M12" s="38" t="s">
-        <v>545</v>
+        <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>532</v>
+    <row r="13" spans="1:13" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>582</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>538</v>
+        <v>129</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E13" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F13" s="12"/>
       <c r="G13" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>534</v>
+        <v>583</v>
       </c>
       <c r="I13" s="27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>311</v>
+      </c>
+      <c r="K13" s="10" t="s">
+        <v>260</v>
       </c>
       <c r="L13" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M13" s="38" t="s">
-        <v>537</v>
+        <v>584</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="138.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>528</v>
+    <row r="14" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
+        <v>579</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>102</v>
+        <v>580</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F14" s="12"/>
+      <c r="F14" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G14" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="I14" s="27"/>
+        <v>578</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>81</v>
+      </c>
       <c r="J14" s="7" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>581</v>
+      </c>
+      <c r="K14" s="10" t="s">
+        <v>254</v>
       </c>
       <c r="L14" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M14" s="38" t="s">
-        <v>531</v>
+        <v>199</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>527</v>
+    <row r="15" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="47" t="s">
+        <v>574</v>
       </c>
       <c r="B15" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>99</v>
+        <v>575</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>206</v>
+        <v>576</v>
       </c>
       <c r="I15" s="27" t="s">
-        <v>79</v>
-[...11 lines deleted...]
-        <v>46444</v>
+        <v>81</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="K15" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="L15" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M15" s="38" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>523</v>
+    <row r="16" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="47" t="s">
+        <v>569</v>
       </c>
       <c r="B16" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>524</v>
+        <v>570</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F16" s="12"/>
+      <c r="F16" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G16" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="I16" s="10"/>
+      <c r="J16" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="K16" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="L16" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M16" s="38" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="47" t="s">
+        <v>566</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="I17" s="10"/>
+      <c r="J17" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="K17" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="L17" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="47" t="s">
+        <v>559</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D18" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="I18" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="K18" s="10" t="s">
+        <v>562</v>
+      </c>
+      <c r="L18" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M18" s="38" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="47" t="s">
+        <v>551</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="11"/>
+      <c r="F19" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="I19" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>558</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M19" s="38" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="113.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="47" t="s">
+        <v>552</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="H16" s="7" t="s">
-[...15 lines deleted...]
-        <v>526</v>
+      <c r="D20" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>558</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>557</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...157 lines deleted...]
-        <v>509</v>
+    <row r="21" spans="1:13" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="47" t="s">
+        <v>553</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="D21" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="12"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G21" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>556</v>
+      </c>
+      <c r="I21" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>234</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>558</v>
       </c>
       <c r="L21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M21" s="38" t="s">
-        <v>52</v>
+        <v>557</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>507</v>
+    <row r="22" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>544</v>
       </c>
       <c r="B22" s="36" t="s">
-        <v>425</v>
+        <v>89</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>123</v>
+        <v>550</v>
       </c>
       <c r="D22" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E22" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="11"/>
       <c r="F22" s="12" t="s">
-        <v>72</v>
+        <v>545</v>
       </c>
       <c r="G22" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>511</v>
+        <v>546</v>
       </c>
       <c r="I22" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="K22" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="L22" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M22" s="38" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="138.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="35" t="s">
+        <v>540</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="J22" s="7" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="F23" s="12"/>
       <c r="G23" s="33" t="s">
-        <v>68</v>
+        <v>197</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>506</v>
+        <v>541</v>
       </c>
       <c r="I23" s="27"/>
       <c r="J23" s="7" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>236</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="L23" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M23" s="38" t="s">
-        <v>505</v>
+        <v>543</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="152.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
-        <v>499</v>
+        <v>539</v>
       </c>
       <c r="B24" s="36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="D24" s="37" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="I24" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J24" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="K24" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="M24" s="39">
+        <v>46444</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="35" t="s">
+        <v>535</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" s="11" t="s">
         <v>78</v>
-      </c>
-[...27 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>497</v>
+        <v>537</v>
       </c>
       <c r="I25" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>496</v>
+        <v>362</v>
       </c>
       <c r="K25" s="10" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="L25" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M25" s="38" t="s">
-        <v>38</v>
+        <v>538</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>492</v>
+    <row r="26" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="35" t="s">
+        <v>532</v>
       </c>
       <c r="B26" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>493</v>
+        <v>533</v>
       </c>
       <c r="D26" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F26" s="12"/>
       <c r="G26" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>494</v>
+        <v>534</v>
       </c>
       <c r="I26" s="27"/>
       <c r="J26" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="M26" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="35" t="s">
+        <v>530</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" s="12"/>
+      <c r="G27" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="I27" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J27" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="K26" s="9" t="s">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="K27" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="L27" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M27" s="38" t="s">
+        <v>94</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="I27" s="27" t="s">
+    <row r="28" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="35" t="s">
+        <v>527</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D28" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E28" s="11" t="s">
         <v>78</v>
-      </c>
-[...27 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="12"/>
       <c r="G28" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="I28" s="27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J28" s="7" t="s">
-        <v>487</v>
+        <v>528</v>
       </c>
       <c r="K28" s="9" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>260</v>
+      </c>
+      <c r="L28" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M28" s="38" t="s">
-        <v>126</v>
+        <v>529</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A29" s="35" t="s">
-        <v>483</v>
+        <v>524</v>
       </c>
       <c r="B29" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>484</v>
+        <v>525</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E29" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F29" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H29" s="7" t="s">
-        <v>485</v>
+        <v>526</v>
       </c>
       <c r="I29" s="27" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="J29" s="7" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>241</v>
+      </c>
+      <c r="K29" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>175</v>
       </c>
       <c r="M29" s="38" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
-        <v>482</v>
+        <v>521</v>
       </c>
       <c r="B30" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>131</v>
+        <v>100</v>
       </c>
       <c r="D30" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E30" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E30" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F30" s="12"/>
       <c r="G30" s="33" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>481</v>
+        <v>522</v>
       </c>
       <c r="I30" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K30" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M30" s="38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35" t="s">
+        <v>519</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="I31" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="K31" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>513</v>
+      </c>
+      <c r="B32" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D32" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F32" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="J30" s="7" t="s">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="G32" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="I32" s="27"/>
+      <c r="J32" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="K32" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="L32" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="M32" s="38" t="s">
+        <v>517</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D31" s="37" t="s">
+    <row r="33" spans="1:13" ht="152.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="35" t="s">
+        <v>511</v>
+      </c>
+      <c r="B33" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E31" s="11" t="s">
-[...16 lines deleted...]
-      <c r="L31" s="8" t="s">
+      <c r="E33" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F33" s="12"/>
+      <c r="G33" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I33" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K33" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="L33" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="M31" s="38" t="s">
-        <v>478</v>
+      <c r="M33" s="38" t="s">
+        <v>512</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D32" s="42" t="s">
+    <row r="34" spans="1:13" ht="95.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="35" t="s">
+        <v>507</v>
+      </c>
+      <c r="B34" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="D34" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E32" s="31" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="E34" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F34" s="12"/>
       <c r="G34" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>207</v>
+        <v>509</v>
       </c>
       <c r="I34" s="27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="K34" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="K34" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="L34" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M34" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="44" t="s">
+        <v>504</v>
+      </c>
+      <c r="B35" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="D35" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F35" s="12"/>
+      <c r="G35" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="I35" s="27"/>
+      <c r="J35" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="L34" s="8" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="K35" s="9" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="L35" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M35" s="38" t="s">
-        <v>466</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A36" s="35" t="s">
-        <v>460</v>
+        <v>500</v>
       </c>
       <c r="B36" s="36" t="s">
-        <v>86</v>
+        <v>437</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>62</v>
+        <v>501</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E36" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="11"/>
+      <c r="F36" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G36" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F36" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" s="7" t="s">
-        <v>461</v>
+        <v>503</v>
       </c>
       <c r="I36" s="27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>81</v>
+      </c>
+      <c r="J36" s="21" t="s">
+        <v>502</v>
       </c>
       <c r="K36" s="9" t="s">
-        <v>246</v>
+        <v>285</v>
       </c>
       <c r="L36" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M36" s="38" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
-        <v>459</v>
+        <v>498</v>
       </c>
       <c r="B37" s="36" t="s">
-        <v>86</v>
+        <v>437</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>194</v>
+        <v>42</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F37" s="12"/>
       <c r="G37" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="I37" s="27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>82</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>499</v>
       </c>
       <c r="K37" s="9" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>265</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M37" s="38" t="s">
-        <v>462</v>
+        <v>130</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
-        <v>454</v>
+        <v>495</v>
       </c>
       <c r="B38" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>35</v>
+        <v>496</v>
       </c>
       <c r="D38" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E38" s="11"/>
+      <c r="E38" s="11" t="s">
+        <v>75</v>
+      </c>
       <c r="F38" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G38" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="G38" s="33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H38" s="7" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>497</v>
+      </c>
+      <c r="I38" s="27" t="s">
+        <v>81</v>
       </c>
       <c r="J38" s="7" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>243</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="L38" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M38" s="38" t="s">
-        <v>413</v>
+        <v>94</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:13" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A39" s="35" t="s">
-        <v>453</v>
+        <v>494</v>
       </c>
       <c r="B39" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>36</v>
+        <v>136</v>
       </c>
       <c r="D39" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E39" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="12"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="12" t="s">
+        <v>491</v>
+      </c>
       <c r="G39" s="33" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>456</v>
+        <v>493</v>
       </c>
       <c r="I39" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="K39" s="10" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>254</v>
+      </c>
+      <c r="L39" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M39" s="38" t="s">
-        <v>413</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A40" s="35" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="B40" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>452</v>
+        <v>28</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F40" s="12"/>
       <c r="G40" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="I40" s="27"/>
       <c r="J40" s="7" t="s">
-        <v>350</v>
+        <v>229</v>
       </c>
       <c r="K40" s="10" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>258</v>
+      </c>
+      <c r="L40" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M40" s="38" t="s">
-        <v>29</v>
+        <v>490</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>448</v>
+    <row r="41" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="44" t="s">
+        <v>485</v>
       </c>
       <c r="B41" s="36" t="s">
-        <v>425</v>
-[...24 lines deleted...]
-        <v>244</v>
+        <v>437</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>486</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F41" s="32"/>
+      <c r="G41" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="I41" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J41" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="K41" s="22" t="s">
+        <v>488</v>
       </c>
       <c r="L41" s="26" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>39</v>
+      </c>
+      <c r="M41" s="43" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A42" s="35" t="s">
-        <v>447</v>
+        <v>480</v>
       </c>
       <c r="B42" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>30</v>
+        <v>481</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="F42" s="12"/>
+        <v>7</v>
+      </c>
+      <c r="E42" s="11"/>
+      <c r="F42" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G42" s="33" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>442</v>
+        <v>482</v>
       </c>
       <c r="I42" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>483</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="L42" s="8" t="s">
+        <v>175</v>
       </c>
       <c r="M42" s="38" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
-        <v>443</v>
+        <v>479</v>
       </c>
       <c r="B43" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F43" s="12"/>
       <c r="G43" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>445</v>
+        <v>214</v>
       </c>
       <c r="I43" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="K43" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="L43" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M43" s="38" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="35" t="s">
+        <v>475</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F44" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="J43" s="7" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="G44" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="K44" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="L44" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M44" s="38" t="s">
+        <v>478</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-        <v>29</v>
+    <row r="45" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="35" t="s">
+        <v>472</v>
+      </c>
+      <c r="B45" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D45" s="37" t="s">
+        <v>200</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G45" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="I45" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="K45" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="L45" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M45" s="38" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="142.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-    <row r="46" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
-        <v>433</v>
+        <v>471</v>
       </c>
       <c r="B46" s="36" t="s">
-        <v>425</v>
+        <v>89</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>434</v>
+        <v>66</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E46" s="11"/>
+        <v>200</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>75</v>
+      </c>
       <c r="F46" s="12" t="s">
         <v>75</v>
       </c>
       <c r="G46" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>435</v>
-[...7 lines deleted...]
-      <c r="K46" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="I46" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="K46" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="L46" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M46" s="38" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="35" t="s">
+        <v>466</v>
+      </c>
+      <c r="B47" s="36" t="s">
         <v>437</v>
       </c>
-      <c r="L46" s="26" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C47" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D47" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E47" s="11" t="s">
+      <c r="E47" s="11"/>
+      <c r="F47" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G47" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F47" s="12"/>
-[...2 lines deleted...]
-      </c>
       <c r="H47" s="7" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>467</v>
+      </c>
+      <c r="I47" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="K47" s="10" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>258</v>
+      </c>
+      <c r="L47" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M47" s="38" t="s">
-        <v>57</v>
+        <v>425</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A48" s="35" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="B48" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F48" s="12"/>
       <c r="G48" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="I48" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="K48" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="L48" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M48" s="38" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="35" t="s">
+        <v>463</v>
+      </c>
+      <c r="B49" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D49" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="E49" s="11" t="s">
         <v>78</v>
-      </c>
-[...27 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F49" s="12"/>
       <c r="G49" s="33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="I49" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>223</v>
+        <v>362</v>
       </c>
       <c r="K49" s="10" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="L49" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M49" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
-        <v>423</v>
+        <v>460</v>
       </c>
       <c r="B50" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>195</v>
+        <v>461</v>
       </c>
       <c r="D50" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E50" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F50" s="12"/>
+      <c r="G50" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F50" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" s="7" t="s">
-        <v>213</v>
+        <v>462</v>
       </c>
       <c r="I50" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>424</v>
+        <v>362</v>
       </c>
       <c r="K50" s="10" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>254</v>
+      </c>
+      <c r="L50" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M50" s="38" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:13" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
-        <v>418</v>
+        <v>459</v>
       </c>
       <c r="B51" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="D51" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F51" s="12"/>
       <c r="G51" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>420</v>
+        <v>454</v>
       </c>
       <c r="I51" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J51" s="7" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="K51" s="10" t="s">
-        <v>421</v>
+        <v>254</v>
       </c>
       <c r="L51" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M51" s="38" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:13" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35" t="s">
-        <v>419</v>
+        <v>455</v>
       </c>
       <c r="B52" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>417</v>
+        <v>64</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F52" s="12"/>
       <c r="G52" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>403</v>
+        <v>457</v>
       </c>
       <c r="I52" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J52" s="7" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>456</v>
+      </c>
+      <c r="K52" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="L52" s="26" t="s">
+        <v>39</v>
       </c>
       <c r="M52" s="38" t="s">
-        <v>416</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
-        <v>409</v>
+        <v>453</v>
       </c>
       <c r="B53" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>414</v>
+        <v>134</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F53" s="12"/>
       <c r="G53" s="33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>415</v>
+        <v>454</v>
       </c>
       <c r="I53" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J53" s="7" t="s">
-        <v>410</v>
+        <v>362</v>
       </c>
       <c r="K53" s="10" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>254</v>
+      </c>
+      <c r="L53" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M53" s="38" t="s">
-        <v>205</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="142.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
-        <v>406</v>
+        <v>452</v>
       </c>
       <c r="B54" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>196</v>
+        <v>62</v>
       </c>
       <c r="D54" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E54" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G54" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F54" s="12"/>
-[...2 lines deleted...]
-      </c>
       <c r="H54" s="7" t="s">
-        <v>407</v>
+        <v>450</v>
       </c>
       <c r="I54" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>408</v>
+        <v>451</v>
       </c>
       <c r="K54" s="10" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="L54" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M54" s="38" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
-        <v>405</v>
+        <v>445</v>
       </c>
       <c r="B55" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>58</v>
+        <v>446</v>
       </c>
       <c r="D55" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E55" s="11"/>
+      <c r="F55" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="I55" s="46" t="s">
+        <v>120</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="K55" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="L55" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M55" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="35" t="s">
+        <v>440</v>
+      </c>
+      <c r="B56" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="37" t="s">
         <v>42</v>
-      </c>
-[...39 lines deleted...]
-        <v>7</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F56" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F56" s="12"/>
       <c r="G56" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>214</v>
+        <v>443</v>
       </c>
       <c r="I56" s="27" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>444</v>
+      </c>
+      <c r="K56" s="10" t="s">
+        <v>267</v>
       </c>
       <c r="L56" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M56" s="38" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A57" s="35" t="s">
-        <v>398</v>
+        <v>439</v>
       </c>
       <c r="B57" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>402</v>
+        <v>133</v>
       </c>
       <c r="D57" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F57" s="12"/>
       <c r="G57" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>403</v>
+        <v>442</v>
       </c>
       <c r="I57" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J57" s="7" t="s">
-        <v>401</v>
+        <v>230</v>
       </c>
       <c r="K57" s="9" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>254</v>
+      </c>
+      <c r="L57" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M57" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:13" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A58" s="35" t="s">
-        <v>397</v>
+        <v>438</v>
       </c>
       <c r="B58" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>399</v>
+        <v>99</v>
       </c>
       <c r="D58" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F58" s="12"/>
       <c r="G58" s="33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>400</v>
+        <v>441</v>
       </c>
       <c r="I58" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J58" s="7" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>230</v>
+      </c>
+      <c r="K58" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="L58" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M58" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:13" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A59" s="35" t="s">
-        <v>396</v>
+        <v>435</v>
       </c>
       <c r="B59" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="F59" s="12"/>
+        <v>75</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G59" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>395</v>
+        <v>220</v>
       </c>
       <c r="I59" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J59" s="7" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>436</v>
+      </c>
+      <c r="K59" s="10" t="s">
+        <v>258</v>
       </c>
       <c r="L59" s="8" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="M59" s="38" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35" t="s">
-        <v>392</v>
+        <v>430</v>
       </c>
       <c r="B60" s="36" t="s">
-        <v>86</v>
+        <v>437</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>393</v>
+        <v>137</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="E60" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F60" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F60" s="12"/>
       <c r="G60" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="I60" s="27"/>
+        <v>432</v>
+      </c>
+      <c r="I60" s="27" t="s">
+        <v>81</v>
+      </c>
       <c r="J60" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="K60" s="10" t="s">
+        <v>433</v>
+      </c>
+      <c r="L60" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M60" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="35" t="s">
+        <v>431</v>
+      </c>
+      <c r="B61" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D61" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="K60" s="9" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E61" s="11" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F61" s="12"/>
       <c r="G61" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>391</v>
+        <v>415</v>
       </c>
       <c r="I61" s="27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J61" s="7" t="s">
-        <v>224</v>
+        <v>362</v>
       </c>
       <c r="K61" s="9" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>254</v>
+      </c>
+      <c r="L61" s="8" t="s">
+        <v>175</v>
       </c>
       <c r="M61" s="38" t="s">
-        <v>26</v>
+        <v>428</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A62" s="35" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="B62" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>285</v>
+        <v>426</v>
       </c>
       <c r="D62" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E62" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F62" s="12"/>
+      <c r="G62" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F62" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H62" s="7" t="s">
-        <v>387</v>
+        <v>427</v>
       </c>
       <c r="I62" s="27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J62" s="7" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>422</v>
+      </c>
+      <c r="K62" s="10" t="s">
+        <v>424</v>
       </c>
       <c r="L62" s="8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M62" s="38" t="s">
-        <v>388</v>
+        <v>211</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A63" s="35" t="s">
-        <v>384</v>
+        <v>418</v>
       </c>
       <c r="B63" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>116</v>
+        <v>202</v>
       </c>
       <c r="D63" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F63" s="12"/>
       <c r="G63" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>385</v>
+        <v>419</v>
       </c>
       <c r="I63" s="27" t="s">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>420</v>
+      </c>
+      <c r="K63" s="10" t="s">
+        <v>269</v>
       </c>
       <c r="L63" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M63" s="38" t="s">
-        <v>107</v>
+        <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A64" s="35" t="s">
-        <v>380</v>
+        <v>417</v>
       </c>
       <c r="B64" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>381</v>
+        <v>61</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F64" s="12"/>
+      <c r="F64" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G64" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>383</v>
+        <v>434</v>
       </c>
       <c r="I64" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="K64" s="9" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>423</v>
+      </c>
+      <c r="L64" s="8" t="s">
+        <v>127</v>
       </c>
       <c r="M64" s="38" t="s">
-        <v>29</v>
+        <v>211</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A65" s="35" t="s">
-        <v>377</v>
+        <v>416</v>
       </c>
       <c r="B65" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="D65" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="G65" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F65" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H65" s="7" t="s">
-        <v>379</v>
+        <v>221</v>
       </c>
       <c r="I65" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>378</v>
+        <v>229</v>
       </c>
       <c r="K65" s="9" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>274</v>
+      </c>
+      <c r="L65" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M65" s="38" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35" t="s">
-        <v>375</v>
+        <v>410</v>
       </c>
       <c r="B66" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>93</v>
+        <v>414</v>
       </c>
       <c r="D66" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F66" s="12"/>
       <c r="G66" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>376</v>
+        <v>415</v>
       </c>
       <c r="I66" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J66" s="7" t="s">
-        <v>223</v>
+        <v>413</v>
       </c>
       <c r="K66" s="9" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>394</v>
+      </c>
+      <c r="L66" s="8" t="s">
+        <v>175</v>
       </c>
       <c r="M66" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="67" spans="1:13" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A67" s="35" t="s">
-        <v>371</v>
+        <v>409</v>
       </c>
       <c r="B67" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>372</v>
+        <v>411</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F67" s="12"/>
       <c r="G67" s="33" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>373</v>
+        <v>412</v>
       </c>
       <c r="I67" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J67" s="7" t="s">
-        <v>374</v>
+        <v>413</v>
       </c>
       <c r="K67" s="9" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>394</v>
+      </c>
+      <c r="L67" s="8" t="s">
+        <v>175</v>
       </c>
       <c r="M67" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>368</v>
+    <row r="68" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="35" t="s">
+        <v>408</v>
       </c>
       <c r="B68" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="E68" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F68" s="12"/>
       <c r="G68" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>369</v>
+        <v>407</v>
       </c>
       <c r="I68" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="K68" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="L68" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M68" s="38" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="35" t="s">
+        <v>404</v>
+      </c>
+      <c r="B69" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="D69" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="E69" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="J68" s="7" t="s">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="F69" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="G69" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="I69" s="27"/>
+      <c r="J69" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="K69" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="L69" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="M69" s="38" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-        <v>361</v>
+    <row r="70" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="35" t="s">
+        <v>401</v>
       </c>
       <c r="B70" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>363</v>
+        <v>21</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F70" s="12"/>
       <c r="G70" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="I70" s="27"/>
+        <v>403</v>
+      </c>
+      <c r="I70" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J70" s="7" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="K70" s="9" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>257</v>
+      </c>
+      <c r="L70" s="26" t="s">
+        <v>402</v>
       </c>
       <c r="M70" s="38" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>360</v>
+    <row r="71" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="35" t="s">
+        <v>398</v>
       </c>
       <c r="B71" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>362</v>
+        <v>297</v>
       </c>
       <c r="D71" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E71" s="11"/>
+      <c r="E71" s="11" t="s">
+        <v>75</v>
+      </c>
       <c r="F71" s="12" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G71" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="I71" s="10"/>
+        <v>399</v>
+      </c>
+      <c r="I71" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J71" s="7" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
       <c r="K71" s="9" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>299</v>
+      </c>
+      <c r="L71" s="8" t="s">
+        <v>127</v>
       </c>
       <c r="M71" s="38" t="s">
-        <v>84</v>
+        <v>400</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>356</v>
+    <row r="72" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="35" t="s">
+        <v>396</v>
       </c>
       <c r="B72" s="36" t="s">
-        <v>86</v>
+        <v>437</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F72" s="12"/>
       <c r="G72" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>357</v>
+        <v>397</v>
       </c>
       <c r="I72" s="27" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="J72" s="7" t="s">
-        <v>358</v>
+        <v>229</v>
       </c>
       <c r="K72" s="9" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>258</v>
+      </c>
+      <c r="L72" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M72" s="38" t="s">
-        <v>359</v>
+        <v>110</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>351</v>
+    <row r="73" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="35" t="s">
+        <v>392</v>
       </c>
       <c r="B73" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>352</v>
+        <v>393</v>
       </c>
       <c r="D73" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F73" s="12"/>
       <c r="G73" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>355</v>
+        <v>395</v>
       </c>
       <c r="I73" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J73" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K73" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="L73" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="M73" s="38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="35" t="s">
+        <v>389</v>
+      </c>
+      <c r="B74" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D74" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F74" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="J73" s="7" t="s">
-[...9 lines deleted...]
-        <v>55</v>
+      <c r="G74" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="H74" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="I74" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J74" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="K74" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="L74" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M74" s="38" t="s">
+        <v>130</v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-    <row r="75" spans="1:13" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
-        <v>342</v>
+        <v>387</v>
       </c>
       <c r="B75" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="D75" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F75" s="12"/>
       <c r="G75" s="33" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="I75" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J75" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="K75" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="L75" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M75" s="38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="35" t="s">
+        <v>383</v>
+      </c>
+      <c r="B76" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D76" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F76" s="12"/>
+      <c r="G76" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="H76" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="I76" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J76" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="L76" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M76" s="38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="44" t="s">
+        <v>380</v>
+      </c>
+      <c r="B77" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D77" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="E77" s="11" t="s">
         <v>78</v>
-      </c>
-[...66 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F77" s="12"/>
       <c r="G77" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="I77" s="27"/>
+        <v>381</v>
+      </c>
+      <c r="I77" s="27" t="s">
+        <v>81</v>
+      </c>
       <c r="J77" s="7" t="s">
-        <v>340</v>
+        <v>241</v>
       </c>
       <c r="K77" s="9" t="s">
-        <v>246</v>
+        <v>382</v>
       </c>
       <c r="L77" s="8" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="M77" s="38" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:13" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A78" s="35" t="s">
-        <v>337</v>
+        <v>378</v>
       </c>
       <c r="B78" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>335</v>
+        <v>117</v>
       </c>
       <c r="D78" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E78" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F78" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G78" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F78" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H78" s="7" t="s">
-        <v>338</v>
+        <v>379</v>
       </c>
       <c r="I78" s="27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>82</v>
+      </c>
+      <c r="J78" s="7" t="s">
+        <v>245</v>
       </c>
       <c r="K78" s="9" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="L78" s="26" t="s">
-        <v>39</v>
+        <v>175</v>
       </c>
       <c r="M78" s="38" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>333</v>
+    <row r="79" spans="1:13" ht="175.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="44" t="s">
+        <v>373</v>
       </c>
       <c r="B79" s="36" t="s">
-        <v>86</v>
+        <v>437</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="D79" s="37" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F79" s="12"/>
       <c r="G79" s="33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>334</v>
+        <v>377</v>
       </c>
       <c r="I79" s="27"/>
-      <c r="J79" s="15" t="s">
-        <v>236</v>
+      <c r="J79" s="7" t="s">
+        <v>251</v>
       </c>
       <c r="K79" s="9" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>258</v>
+      </c>
+      <c r="L79" s="8" t="s">
+        <v>108</v>
       </c>
       <c r="M79" s="38" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>331</v>
+    <row r="80" spans="1:13" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="44" t="s">
+        <v>372</v>
       </c>
       <c r="B80" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>19</v>
+        <v>374</v>
       </c>
       <c r="D80" s="37" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E80" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E80" s="11"/>
+      <c r="F80" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="G80" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F80" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H80" s="7" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="I80" s="27" t="s">
+        <v>376</v>
+      </c>
+      <c r="I80" s="10"/>
+      <c r="J80" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="K80" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="L80" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M80" s="38" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="44" t="s">
+        <v>368</v>
+      </c>
+      <c r="B81" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D81" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="E81" s="11" t="s">
         <v>78</v>
-      </c>
-[...27 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F81" s="12"/>
       <c r="G81" s="33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>328</v>
+        <v>369</v>
       </c>
       <c r="I81" s="27" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="J81" s="7" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>370</v>
+      </c>
+      <c r="K81" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="L81" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M81" s="38" t="s">
-        <v>52</v>
+        <v>371</v>
       </c>
     </row>
-    <row r="82" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A82" s="44" t="s">
-        <v>324</v>
+        <v>363</v>
       </c>
       <c r="B82" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>18</v>
+        <v>364</v>
       </c>
       <c r="D82" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F82" s="12"/>
       <c r="G82" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>325</v>
+        <v>367</v>
       </c>
       <c r="I82" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J82" s="7" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>366</v>
+      </c>
+      <c r="K82" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="L82" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M82" s="38" t="s">
-        <v>326</v>
+        <v>58</v>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>322</v>
+    <row r="83" spans="1:13" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="35" t="s">
+        <v>360</v>
       </c>
       <c r="B83" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="D83" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F83" s="12"/>
       <c r="G83" s="33" t="s">
-        <v>192</v>
+        <v>71</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>323</v>
+        <v>361</v>
       </c>
       <c r="I83" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J83" s="7" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>362</v>
+      </c>
+      <c r="K83" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="L83" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M83" s="38" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="84" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>319</v>
+    <row r="84" spans="1:13" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="35" t="s">
+        <v>354</v>
       </c>
       <c r="B84" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D84" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E84" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F84" s="12"/>
+      <c r="F84" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G84" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>320</v>
+        <v>355</v>
       </c>
       <c r="I84" s="27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>81</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>356</v>
       </c>
       <c r="K84" s="9" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>271</v>
+      </c>
+      <c r="L84" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M84" s="38" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="44" t="s">
-        <v>314</v>
+      <c r="A85" s="35" t="s">
+        <v>353</v>
       </c>
       <c r="B85" s="36" t="s">
-        <v>425</v>
+        <v>89</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>315</v>
+        <v>357</v>
       </c>
       <c r="D85" s="37" t="s">
-        <v>7</v>
+        <v>83</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F85" s="12"/>
+      <c r="F85" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G85" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="I85" s="27"/>
       <c r="J85" s="7" t="s">
-        <v>316</v>
+        <v>359</v>
       </c>
       <c r="K85" s="9" t="s">
-        <v>317</v>
+        <v>104</v>
       </c>
       <c r="L85" s="8" t="s">
-        <v>39</v>
+        <v>175</v>
       </c>
       <c r="M85" s="38" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="44" t="s">
-        <v>311</v>
+      <c r="A86" s="35" t="s">
+        <v>351</v>
       </c>
       <c r="B86" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D86" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E86" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F86" s="12"/>
+      <c r="G86" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H86" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="I86" s="27"/>
+      <c r="J86" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="K86" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="L86" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M86" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="35" t="s">
+        <v>349</v>
+      </c>
+      <c r="B87" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D87" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E86" s="11" t="s">
-[...34 lines deleted...]
-      <c r="C87" s="7" t="s">
+      <c r="E87" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F87" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G87" s="33" t="s">
         <v>197</v>
       </c>
-      <c r="D87" s="37" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="H87" s="7" t="s">
-        <v>216</v>
+        <v>350</v>
       </c>
       <c r="I87" s="27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>81</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>348</v>
       </c>
       <c r="K87" s="9" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="L87" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="L87" s="26" t="s">
         <v>39</v>
       </c>
       <c r="M87" s="38" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="44" t="s">
-        <v>307</v>
+      <c r="A88" s="35" t="s">
+        <v>345</v>
       </c>
       <c r="B88" s="36" t="s">
-        <v>425</v>
+        <v>89</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="D88" s="37" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="E88" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F88" s="12"/>
+      <c r="G88" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F88" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H88" s="7" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>346</v>
+      </c>
+      <c r="I88" s="27"/>
+      <c r="J88" s="15" t="s">
+        <v>246</v>
       </c>
       <c r="K88" s="9" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>257</v>
+      </c>
+      <c r="L88" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M88" s="38" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
     </row>
-    <row r="89" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>305</v>
+    <row r="89" spans="1:13" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="35" t="s">
+        <v>343</v>
       </c>
       <c r="B89" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="D89" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E89" s="11"/>
+      <c r="E89" s="11" t="s">
+        <v>75</v>
+      </c>
       <c r="F89" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G89" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="G89" s="45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H89" s="7" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>344</v>
+      </c>
+      <c r="I89" s="27" t="s">
+        <v>81</v>
       </c>
       <c r="J89" s="7" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="K89" s="9" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="L89" s="8" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="M89" s="38" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
     </row>
-    <row r="90" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>303</v>
+    <row r="90" spans="1:13" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="35" t="s">
+        <v>339</v>
       </c>
       <c r="B90" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>8</v>
+        <v>342</v>
       </c>
       <c r="D90" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E90" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F90" s="12"/>
+      <c r="G90" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F90" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H90" s="7" t="s">
-        <v>304</v>
+        <v>340</v>
       </c>
       <c r="I90" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J90" s="7" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>243</v>
+      </c>
+      <c r="K90" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="L90" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M90" s="38" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
-    <row r="91" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A91" s="44" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="B91" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="D91" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E91" s="11"/>
-      <c r="F91" s="12" t="s">
+      <c r="E91" s="11" t="s">
         <v>75</v>
       </c>
+      <c r="F91" s="12"/>
       <c r="G91" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>337</v>
+      </c>
+      <c r="I91" s="27" t="s">
+        <v>81</v>
       </c>
       <c r="J91" s="7" t="s">
-        <v>302</v>
+        <v>244</v>
       </c>
       <c r="K91" s="9" t="s">
-        <v>247</v>
+        <v>268</v>
       </c>
       <c r="L91" s="8" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="M91" s="38" t="s">
-        <v>56</v>
+        <v>338</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A92" s="44" t="s">
-        <v>297</v>
+        <v>334</v>
       </c>
       <c r="B92" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="D92" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F92" s="12"/>
       <c r="G92" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>219</v>
+        <v>335</v>
       </c>
       <c r="I92" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J92" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="K92" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="L92" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M92" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="44" t="s">
+        <v>331</v>
+      </c>
+      <c r="B93" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D93" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E93" s="11" t="s">
         <v>78</v>
-      </c>
-[...27 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F93" s="12"/>
       <c r="G93" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>292</v>
+        <v>332</v>
       </c>
       <c r="I93" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J93" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="K93" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="L93" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M93" s="38" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="44" t="s">
+        <v>326</v>
+      </c>
+      <c r="B94" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D94" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E94" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="J93" s="7" t="s">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="F94" s="12"/>
+      <c r="G94" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="I94" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J94" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="K94" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="L94" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M94" s="38" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="94" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-    <row r="95" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A95" s="44" t="s">
-        <v>288</v>
+        <v>323</v>
       </c>
       <c r="B95" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="D95" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E95" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F95" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G95" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F95" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H95" s="7" t="s">
-        <v>218</v>
+        <v>324</v>
       </c>
       <c r="I95" s="27" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="J95" s="7" t="s">
-        <v>238</v>
+        <v>325</v>
       </c>
       <c r="K95" s="9" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="L95" s="26" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="M95" s="38" t="s">
-        <v>112</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="96" spans="1:13" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>281</v>
+    <row r="96" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="44" t="s">
+        <v>322</v>
       </c>
       <c r="B96" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>9</v>
+        <v>203</v>
       </c>
       <c r="D96" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E96" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F96" s="12"/>
       <c r="G96" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>282</v>
+        <v>223</v>
       </c>
       <c r="I96" s="27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J96" s="7" t="s">
-        <v>224</v>
+        <v>321</v>
       </c>
       <c r="K96" s="9" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="L96" s="8" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="M96" s="38" t="s">
-        <v>284</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="97" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>277</v>
+    <row r="97" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="44" t="s">
+        <v>319</v>
       </c>
       <c r="B97" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>278</v>
+        <v>204</v>
       </c>
       <c r="D97" s="37" t="s">
-        <v>279</v>
+        <v>42</v>
       </c>
       <c r="E97" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="F97" s="12"/>
+      <c r="F97" s="12" t="s">
+        <v>78</v>
+      </c>
       <c r="G97" s="33" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="I97" s="27"/>
+        <v>224</v>
+      </c>
+      <c r="I97" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J97" s="7" t="s">
-        <v>283</v>
+        <v>247</v>
       </c>
       <c r="K97" s="9" t="s">
-        <v>101</v>
+        <v>320</v>
       </c>
       <c r="L97" s="8" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="M97" s="38" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="98" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>275</v>
+    <row r="98" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="44" t="s">
+        <v>317</v>
       </c>
       <c r="B98" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D98" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E98" s="11" t="s">
+      <c r="E98" s="11"/>
+      <c r="F98" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G98" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="F98" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" s="7" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>318</v>
+      </c>
+      <c r="I98" s="10" t="s">
+        <v>82</v>
       </c>
       <c r="J98" s="7" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="K98" s="9" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="L98" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M98" s="38" t="s">
-        <v>108</v>
+        <v>48</v>
       </c>
     </row>
-    <row r="99" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>270</v>
+    <row r="99" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="44" t="s">
+        <v>315</v>
       </c>
       <c r="B99" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>271</v>
+        <v>8</v>
       </c>
       <c r="D99" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="F99" s="12"/>
+        <v>75</v>
+      </c>
+      <c r="F99" s="12" t="s">
+        <v>75</v>
+      </c>
       <c r="G99" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>272</v>
+        <v>316</v>
       </c>
       <c r="I99" s="27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J99" s="7" t="s">
-        <v>221</v>
+        <v>250</v>
       </c>
       <c r="K99" s="9" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>279</v>
+      </c>
+      <c r="L99" s="26" t="s">
+        <v>175</v>
       </c>
       <c r="M99" s="38" t="s">
-        <v>274</v>
+        <v>52</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="40" t="s">
-        <v>202</v>
+      <c r="A100" s="44" t="s">
+        <v>312</v>
       </c>
       <c r="B100" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="D100" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E100" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E100" s="11"/>
       <c r="F100" s="12" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G100" s="33" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>313</v>
+      </c>
+      <c r="I100" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="J100" s="7" t="s">
-        <v>115</v>
+        <v>314</v>
       </c>
       <c r="K100" s="9" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>258</v>
+      </c>
+      <c r="L100" s="8" t="s">
+        <v>108</v>
       </c>
       <c r="M100" s="38" t="s">
-        <v>205</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="101" spans="1:13" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>188</v>
+    <row r="101" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="44" t="s">
+        <v>309</v>
       </c>
       <c r="B101" s="36" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="D101" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E101" s="31" t="s">
+      <c r="E101" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F101" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G101" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="I101" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J101" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="K101" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="L101" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M101" s="38" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="44" t="s">
+        <v>303</v>
+      </c>
+      <c r="B102" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D102" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E102" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F102" s="12"/>
+      <c r="G102" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="I102" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J102" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="K102" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="L102" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M102" s="38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="44" t="s">
+        <v>301</v>
+      </c>
+      <c r="B103" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E103" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F103" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G103" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="F101" s="32" t="s">
+      <c r="H103" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="I103" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J103" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="K103" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="L103" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="M103" s="38" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="44" t="s">
+        <v>300</v>
+      </c>
+      <c r="B104" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D104" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E104" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F104" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G104" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H104" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="I104" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="J104" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="K104" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="L104" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M104" s="38" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="40" t="s">
+        <v>293</v>
+      </c>
+      <c r="B105" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E105" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="F105" s="12"/>
+      <c r="G105" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H105" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="I105" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J105" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="K105" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="L105" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M105" s="38" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="40" t="s">
+        <v>289</v>
+      </c>
+      <c r="B106" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D106" s="37" t="s">
+        <v>291</v>
+      </c>
+      <c r="E106" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="F106" s="12"/>
+      <c r="G106" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="I106" s="27"/>
+      <c r="J106" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="K106" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="L106" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M106" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="40" t="s">
+        <v>287</v>
+      </c>
+      <c r="B107" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D107" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E107" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F107" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G107" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="G101" s="34" t="s">
-[...8 lines deleted...]
-      <c r="J101" s="14" t="s">
+      <c r="H107" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="I107" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J107" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="K107" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="L107" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M107" s="38" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="40" t="s">
+        <v>282</v>
+      </c>
+      <c r="B108" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D108" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E108" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F108" s="12"/>
+      <c r="G108" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H108" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I108" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J108" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K108" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="L108" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="M108" s="38" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B109" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E109" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F109" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G109" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="H109" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="I109" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="J109" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="K109" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="L109" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M109" s="38" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="40" t="s">
+        <v>193</v>
+      </c>
+      <c r="B110" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D110" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E110" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F110" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G110" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="I110" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J110" s="14" t="s">
+        <v>194</v>
+      </c>
+      <c r="K110" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="L110" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M110" s="38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="40" t="s">
         <v>189</v>
       </c>
-      <c r="K101" s="9" t="s">
-[...16 lines deleted...]
-      <c r="C102" s="7" t="s">
+      <c r="B111" s="41" t="s">
+        <v>437</v>
+      </c>
+      <c r="C111" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D102" s="37" t="s">
+      <c r="D111" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E102" s="31" t="s">
-[...118 lines deleted...]
-      <c r="E105" s="31" t="s">
+      <c r="E111" s="31" t="s">
         <v>75</v>
-      </c>
-[...240 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F111" s="32"/>
       <c r="G111" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="H111" s="7" t="s">
         <v>192</v>
       </c>
-      <c r="H111" s="21" t="s">
-[...9 lines deleted...]
-        <v>136</v>
+      <c r="I111" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J111" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="K111" s="16" t="s">
+        <v>114</v>
       </c>
       <c r="L111" s="26" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>39</v>
+      </c>
+      <c r="M111" s="38" t="s">
+        <v>190</v>
       </c>
     </row>
-    <row r="112" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A112" s="40" t="s">
-        <v>139</v>
+        <v>183</v>
       </c>
       <c r="B112" s="41" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C112" s="21" t="s">
-        <v>85</v>
+        <v>184</v>
       </c>
       <c r="D112" s="42" t="s">
         <v>7</v>
       </c>
       <c r="E112" s="31" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="F112" s="32"/>
+        <v>75</v>
+      </c>
+      <c r="F112" s="32" t="s">
+        <v>75</v>
+      </c>
       <c r="G112" s="34" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H112" s="21" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="I112" s="28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J112" s="21" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="K112" s="22" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="L112" s="26" t="s">
-        <v>170</v>
+        <v>39</v>
       </c>
       <c r="M112" s="43" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
     </row>
-    <row r="113" spans="1:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A113" s="40" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>180</v>
+      </c>
+      <c r="B113" s="41" t="s">
+        <v>437</v>
       </c>
       <c r="C113" s="21" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
       <c r="D113" s="42" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E113" s="31" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F113" s="32"/>
       <c r="G113" s="34" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H113" s="21" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="I113" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="J113" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="K113" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="L113" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M113" s="43" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="118.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="40" t="s">
+        <v>156</v>
+      </c>
+      <c r="B114" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C114" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="D114" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E114" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="J113" s="21" t="s">
+      <c r="F114" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="G114" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="H114" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="I114" s="28"/>
+      <c r="J114" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="K114" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="L114" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M114" s="43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="171" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B115" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C115" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D115" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="E115" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F115" s="32"/>
+      <c r="G115" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H115" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="I115" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J115" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="K115" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="L115" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M115" s="43" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B116" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C116" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D116" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E116" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F116" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G116" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H116" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="I116" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="J116" s="21" t="s">
         <v>169</v>
       </c>
-      <c r="K113" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L113" s="26" t="s">
+      <c r="K116" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="L116" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="M116" s="43" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B117" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C117" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="D117" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E117" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F117" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G117" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="H117" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="I117" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="J117" s="21" t="s">
         <v>170</v>
       </c>
-      <c r="M113" s="43" t="s">
-        <v>104</v>
+      <c r="K117" s="22" t="s">
+        <v>308</v>
+      </c>
+      <c r="L117" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="M117" s="43" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="114" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="M114" s="6"/>
+    <row r="118" spans="1:13" ht="99" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="40" t="s">
+        <v>148</v>
+      </c>
+      <c r="B118" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C118" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="D118" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="E118" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F118" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G118" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H118" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="I118" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J118" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="K118" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="L118" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M118" s="43" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="136" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M136" s="1"/>
+    <row r="119" spans="1:13" ht="157.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B119" s="41" t="s">
+        <v>437</v>
+      </c>
+      <c r="C119" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E119" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F119" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G119" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H119" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="I119" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J119" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="K119" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="L119" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="M119" s="43" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="137" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M137" s="1"/>
+    <row r="120" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B120" s="41" t="s">
+        <v>437</v>
+      </c>
+      <c r="C120" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="D120" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E120" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F120" s="32"/>
+      <c r="G120" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H120" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="I120" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J120" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="K120" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="L120" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M120" s="43" t="s">
+        <v>92</v>
+      </c>
     </row>
-    <row r="138" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M138" s="1"/>
+    <row r="121" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B121" s="41" t="s">
+        <v>437</v>
+      </c>
+      <c r="C121" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D121" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E121" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F121" s="32"/>
+      <c r="G121" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H121" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="I121" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J121" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="K121" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="L121" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M121" s="43" t="s">
+        <v>207</v>
+      </c>
     </row>
-    <row r="139" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M139" s="1"/>
+    <row r="122" spans="1:13" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B122" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="C122" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E122" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F122" s="32"/>
+      <c r="G122" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="H122" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="I122" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="J122" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="K122" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="L122" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="M122" s="43" t="s">
+        <v>107</v>
+      </c>
     </row>
-    <row r="140" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M140" s="1"/>
+    <row r="123" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="17"/>
+      <c r="C123" s="5"/>
+      <c r="L123" s="5"/>
+      <c r="M123" s="6"/>
     </row>
-    <row r="141" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M141" s="6"/>
+    <row r="145" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A145" s="18"/>
+      <c r="C145" s="3"/>
+      <c r="D145" s="3"/>
+      <c r="G145" s="29"/>
+      <c r="H145" s="1"/>
+      <c r="I145" s="29"/>
+      <c r="J145" s="1"/>
+      <c r="K145" s="1"/>
+      <c r="L145" s="3"/>
+      <c r="M145" s="1"/>
     </row>
-    <row r="142" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M142" s="6"/>
+    <row r="146" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A146" s="18"/>
+      <c r="C146" s="3"/>
+      <c r="D146" s="3"/>
+      <c r="G146" s="29"/>
+      <c r="H146" s="1"/>
+      <c r="I146" s="29"/>
+      <c r="J146" s="1"/>
+      <c r="K146" s="1"/>
+      <c r="L146" s="3"/>
+      <c r="M146" s="1"/>
+    </row>
+    <row r="147" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A147" s="18"/>
+      <c r="C147" s="3"/>
+      <c r="D147" s="3"/>
+      <c r="G147" s="29"/>
+      <c r="H147" s="1"/>
+      <c r="I147" s="29"/>
+      <c r="J147" s="1"/>
+      <c r="K147" s="1"/>
+      <c r="L147" s="3"/>
+      <c r="M147" s="1"/>
+    </row>
+    <row r="148" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A148" s="18"/>
+      <c r="C148" s="3"/>
+      <c r="D148" s="3"/>
+      <c r="G148" s="29"/>
+      <c r="H148" s="1"/>
+      <c r="I148" s="29"/>
+      <c r="J148" s="1"/>
+      <c r="K148" s="1"/>
+      <c r="L148" s="3"/>
+      <c r="M148" s="1"/>
+    </row>
+    <row r="149" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A149" s="18"/>
+      <c r="C149" s="3"/>
+      <c r="D149" s="3"/>
+      <c r="G149" s="29"/>
+      <c r="H149" s="1"/>
+      <c r="I149" s="29"/>
+      <c r="J149" s="1"/>
+      <c r="K149" s="1"/>
+      <c r="L149" s="3"/>
+      <c r="M149" s="1"/>
+    </row>
+    <row r="150" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A150" s="17"/>
+      <c r="B150" s="4"/>
+      <c r="C150" s="5"/>
+      <c r="D150" s="5"/>
+      <c r="E150" s="4"/>
+      <c r="F150" s="4"/>
+      <c r="G150" s="30"/>
+      <c r="H150" s="6"/>
+      <c r="I150" s="30"/>
+      <c r="J150" s="6"/>
+      <c r="K150" s="6"/>
+      <c r="L150" s="5"/>
+      <c r="M150" s="6"/>
+    </row>
+    <row r="151" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A151" s="17"/>
+      <c r="B151" s="4"/>
+      <c r="C151" s="5"/>
+      <c r="D151" s="5"/>
+      <c r="E151" s="4"/>
+      <c r="F151" s="4"/>
+      <c r="G151" s="30"/>
+      <c r="H151" s="6"/>
+      <c r="I151" s="30"/>
+      <c r="J151" s="6"/>
+      <c r="K151" s="6"/>
+      <c r="L151" s="5"/>
+      <c r="M151" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:M113" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
+  <autoFilter ref="A7:M122" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
   <mergeCells count="16">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:F6"/>
     <mergeCell ref="H5:H7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A8:B75">
-    <cfRule type="expression" dxfId="456" priority="2">
+  <conditionalFormatting sqref="A8:B12">
+    <cfRule type="expression" dxfId="491" priority="2">
       <formula>$B8="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A111:B112">
-    <cfRule type="expression" dxfId="455" priority="1085">
+  <conditionalFormatting sqref="A16:B84">
+    <cfRule type="expression" dxfId="490" priority="96">
+      <formula>$B16="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A120:B121">
+    <cfRule type="expression" dxfId="489" priority="1181">
+      <formula>$B120="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A119:D119">
+    <cfRule type="expression" dxfId="488" priority="1189">
+      <formula>$B119="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A13:M15">
+    <cfRule type="expression" dxfId="487" priority="54">
+      <formula>$B13="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A85:M91 A92:B103 B104:B111 A111:B118 A122:D122">
+    <cfRule type="expression" dxfId="486" priority="171">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8">
+    <cfRule type="cellIs" dxfId="485" priority="4" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B9:B11">
+    <cfRule type="cellIs" dxfId="484" priority="33" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B12:B15">
+    <cfRule type="cellIs" dxfId="483" priority="90" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B16:B24">
+    <cfRule type="cellIs" dxfId="482" priority="119" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B36:B40">
+    <cfRule type="cellIs" dxfId="481" priority="302" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B41:B48">
+    <cfRule type="cellIs" dxfId="480" priority="359" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B49:B110 B114:B118 B122 B25:B44">
+    <cfRule type="cellIs" dxfId="479" priority="175" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B119:B121 B111:B113">
+    <cfRule type="cellIs" dxfId="478" priority="1190" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B10:D10">
+    <cfRule type="expression" dxfId="477" priority="27">
+      <formula>$B10="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B112:D112">
+    <cfRule type="expression" dxfId="476" priority="1167">
+      <formula>$B112="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B16:M18">
+    <cfRule type="expression" dxfId="475" priority="91">
+      <formula>$B16="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B26:M26 B27:B28">
+    <cfRule type="expression" dxfId="474" priority="169">
+      <formula>$B26="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B36:M36">
+    <cfRule type="expression" dxfId="473" priority="292">
+      <formula>$B36="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B41:M41 B42:D42">
+    <cfRule type="expression" dxfId="472" priority="356">
+      <formula>$B41="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C65">
+    <cfRule type="expression" dxfId="471" priority="634">
+      <formula>$B65="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C93">
+    <cfRule type="expression" dxfId="470" priority="974">
+      <formula>$B93="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C106:C107">
+    <cfRule type="expression" dxfId="469" priority="1118">
+      <formula>$B106="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C8:D8">
+    <cfRule type="expression" dxfId="468" priority="12">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C9:D9">
+    <cfRule type="expression" dxfId="467" priority="26">
+      <formula>$B9="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C11:D11">
+    <cfRule type="expression" dxfId="466" priority="41">
+      <formula>$B11="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C12:D12">
+    <cfRule type="expression" dxfId="465" priority="53">
+      <formula>$B12="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C19:D21">
+    <cfRule type="expression" dxfId="464" priority="127">
+      <formula>$B19="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C22:D22">
+    <cfRule type="expression" dxfId="463" priority="137">
+      <formula>$B22="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C23:D23">
+    <cfRule type="expression" dxfId="462" priority="148">
+      <formula>$B23="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:D28">
+    <cfRule type="expression" dxfId="461" priority="197">
+      <formula>$B28="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C30:D30">
+    <cfRule type="expression" dxfId="460" priority="222">
+      <formula>$B30="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C31:D32">
+    <cfRule type="expression" dxfId="459" priority="211">
+      <formula>$B31="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C37:D37">
+    <cfRule type="expression" dxfId="458" priority="311">
+      <formula>$B37="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C38:D38">
+    <cfRule type="expression" dxfId="457" priority="323">
+      <formula>$B38="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C43:D43">
+    <cfRule type="expression" dxfId="456" priority="379">
+      <formula>$B43="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C45:D48">
+    <cfRule type="expression" dxfId="455" priority="408">
+      <formula>$B45="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C53:D53">
+    <cfRule type="expression" dxfId="454" priority="491">
+      <formula>$B53="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C57:D57">
+    <cfRule type="expression" dxfId="453" priority="538">
+      <formula>$B57="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C64:D64">
+    <cfRule type="expression" dxfId="452" priority="627">
+      <formula>$B64="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C77:D77">
+    <cfRule type="expression" dxfId="451" priority="772">
+      <formula>$B77="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C79:D79">
+    <cfRule type="expression" dxfId="450" priority="798">
+      <formula>$B79="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C80:D80">
+    <cfRule type="expression" dxfId="449" priority="803">
+      <formula>$B80="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C82:D82">
+    <cfRule type="expression" dxfId="448" priority="830">
+      <formula>$B82="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C92:D92">
+    <cfRule type="expression" dxfId="447" priority="967">
+      <formula>$B92="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C99:D99">
+    <cfRule type="expression" dxfId="446" priority="1043">
+      <formula>$B99="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C100:D100">
+    <cfRule type="expression" dxfId="445" priority="1054">
+      <formula>$B100="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C101:D101">
+    <cfRule type="expression" dxfId="444" priority="1066">
+      <formula>$B101="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C103:D103">
+    <cfRule type="expression" dxfId="443" priority="1084">
+      <formula>$B103="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C105:D105">
+    <cfRule type="expression" dxfId="442" priority="1110">
+      <formula>$B105="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C108:D108">
+    <cfRule type="expression" dxfId="441" priority="1133">
+      <formula>$B108="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C111:D111">
+    <cfRule type="expression" dxfId="440" priority="1166">
       <formula>$B111="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A110:D110">
-    <cfRule type="expression" dxfId="454" priority="1093">
+  <conditionalFormatting sqref="C113:D115">
+    <cfRule type="expression" dxfId="439" priority="1174">
+      <formula>$B113="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C116:D116">
+    <cfRule type="expression" dxfId="438" priority="1179">
+      <formula>$B116="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C117:D117">
+    <cfRule type="expression" dxfId="437" priority="1195">
+      <formula>$B117="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C118:D118">
+    <cfRule type="expression" dxfId="436" priority="1180">
+      <formula>$B118="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C121:D121">
+    <cfRule type="expression" dxfId="435" priority="1207">
+      <formula>$B121="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C27:F27">
+    <cfRule type="expression" dxfId="434" priority="185">
+      <formula>$B27="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C30:F32">
+    <cfRule type="expression" dxfId="433" priority="210">
+      <formula>$B30="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C33:F34">
+    <cfRule type="expression" dxfId="432" priority="258">
+      <formula>$B33="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C120:K120">
+    <cfRule type="expression" dxfId="431" priority="1196">
+      <formula>$B120="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C24:M25">
+    <cfRule type="expression" dxfId="430" priority="151">
+      <formula>$B24="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:M29">
+    <cfRule type="expression" dxfId="429" priority="187">
+      <formula>$B28="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C35:M35">
+    <cfRule type="expression" dxfId="428" priority="277">
+      <formula>$B35="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C37:M40">
+    <cfRule type="expression" dxfId="427" priority="301">
+      <formula>$B37="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C42:M46">
+    <cfRule type="expression" dxfId="426" priority="365">
+      <formula>$B42="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C49:M56">
+    <cfRule type="expression" dxfId="425" priority="409">
+      <formula>$B49="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C58:M64">
+    <cfRule type="expression" dxfId="424" priority="539">
+      <formula>$B58="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C66:M76">
+    <cfRule type="expression" dxfId="423" priority="642">
+      <formula>$B66="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C78:M78">
+    <cfRule type="expression" dxfId="422" priority="774">
+      <formula>$B78="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C81:M81">
+    <cfRule type="expression" dxfId="421" priority="805">
+      <formula>$B81="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C83:M84">
+    <cfRule type="expression" dxfId="420" priority="820">
+      <formula>$B83="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C94:M98">
+    <cfRule type="expression" dxfId="419" priority="982">
+      <formula>$B94="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C101:M102">
+    <cfRule type="expression" dxfId="418" priority="1056">
+      <formula>$B101="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C104:M104 A104:A110">
+    <cfRule type="expression" dxfId="417" priority="1085">
+      <formula>$B104="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C109:M110">
+    <cfRule type="expression" dxfId="416" priority="1136">
+      <formula>$B109="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8">
+    <cfRule type="cellIs" dxfId="415" priority="7" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="414" priority="8">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="413" priority="9" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="412" priority="10">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D9">
+    <cfRule type="cellIs" dxfId="411" priority="11" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D122">
+    <cfRule type="cellIs" dxfId="410" priority="6" operator="equal">
+      <formula>"貸与"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9">
+    <cfRule type="cellIs" dxfId="409" priority="23" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="408" priority="24">
+      <formula>IF($B11="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="407" priority="25" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="406" priority="22">
+      <formula>IF($B11="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D10:D11">
+    <cfRule type="cellIs" dxfId="405" priority="36" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="404" priority="37">
+      <formula>IF($B12="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="403" priority="38" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="402" priority="39">
+      <formula>IF($B12="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D10:D12">
+    <cfRule type="cellIs" dxfId="401" priority="40" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D12">
+    <cfRule type="cellIs" dxfId="400" priority="52" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="399" priority="51">
+      <formula>IF($B14="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="398" priority="50" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="397" priority="49">
+      <formula>IF($B14="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D15">
+    <cfRule type="cellIs" dxfId="396" priority="88" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="395" priority="87">
+      <formula>IF($B15="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="394" priority="89">
+      <formula>$B13="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="393" priority="86" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="392" priority="84" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="391" priority="85">
+      <formula>IF($B15="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D21">
+    <cfRule type="cellIs" dxfId="390" priority="122" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="389" priority="123">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="388" priority="124" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="387" priority="125">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D22">
+    <cfRule type="cellIs" dxfId="386" priority="126" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22">
+    <cfRule type="expression" dxfId="385" priority="133">
+      <formula>IF($B24="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="384" priority="134" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="383" priority="135">
+      <formula>IF($B24="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D23">
+    <cfRule type="cellIs" dxfId="382" priority="136" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D23">
+    <cfRule type="expression" dxfId="381" priority="144">
+      <formula>IF($B25="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="380" priority="145" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="379" priority="146">
+      <formula>IF($B25="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="378" priority="147" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D24">
+    <cfRule type="expression" dxfId="377" priority="158">
+      <formula>IF($B26="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="376" priority="157" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="375" priority="156">
+      <formula>IF($B26="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="374" priority="155" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="373" priority="160">
+      <formula>$B24="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D24:D25">
+    <cfRule type="cellIs" dxfId="372" priority="159" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D25">
+    <cfRule type="expression" dxfId="371" priority="166">
+      <formula>IF($B27="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="370" priority="164">
+      <formula>IF($B27="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="369" priority="167" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="368" priority="165" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D25:D27">
+    <cfRule type="expression" dxfId="367" priority="168">
+      <formula>$B25="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D27">
+    <cfRule type="cellIs" dxfId="366" priority="182" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="365" priority="181">
+      <formula>IF($B28="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="364" priority="184" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="363" priority="183">
+      <formula>IF($B28="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="362" priority="180" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28">
+    <cfRule type="cellIs" dxfId="361" priority="194" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="360" priority="193">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="359" priority="192" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="358" priority="195">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="357" priority="196" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29:D32">
+    <cfRule type="cellIs" dxfId="356" priority="217" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="355" priority="218">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="354" priority="219" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="353" priority="220">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="352" priority="221" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D33">
+    <cfRule type="cellIs" dxfId="351" priority="255" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="350" priority="257" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="349" priority="256">
+      <formula>IF($B35="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="348" priority="254">
+      <formula>IF($B35="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="347" priority="253" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="346" priority="252">
+      <formula>$B33="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D34">
+    <cfRule type="expression" dxfId="345" priority="270">
+      <formula>IF($B36="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="344" priority="274">
+      <formula>$B34="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="343" priority="269" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="342" priority="273" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="341" priority="272">
+      <formula>IF($B36="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="340" priority="271" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35">
+    <cfRule type="cellIs" dxfId="339" priority="288" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="338" priority="287">
+      <formula>IF($B37="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="337" priority="286" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="336" priority="291">
+      <formula>$B35="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="335" priority="290" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="334" priority="289">
+      <formula>IF($B37="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D36:D37">
+    <cfRule type="expression" dxfId="333" priority="307">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="332" priority="309">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="331" priority="308" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="330" priority="306" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D36:D38">
+    <cfRule type="cellIs" dxfId="329" priority="310" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38">
+    <cfRule type="cellIs" dxfId="328" priority="320" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="327" priority="319">
+      <formula>IF($B40="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="326" priority="321">
+      <formula>IF($B40="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D39">
+    <cfRule type="cellIs" dxfId="325" priority="322" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D39">
+    <cfRule type="expression" dxfId="324" priority="339">
+      <formula>$B39="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="323" priority="337">
+      <formula>IF($B41="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="322" priority="335">
+      <formula>IF($B41="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="321" priority="336" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D39:D40">
+    <cfRule type="cellIs" dxfId="320" priority="338" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40">
+    <cfRule type="expression" dxfId="319" priority="354">
+      <formula>$B40="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="318" priority="350">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="317" priority="351" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="316" priority="352">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="315" priority="353" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D41">
+    <cfRule type="cellIs" dxfId="314" priority="361" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="313" priority="362">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="312" priority="363" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="311" priority="358" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="310" priority="360">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D43">
+    <cfRule type="expression" dxfId="309" priority="377">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="308" priority="376" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="307" priority="375">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="306" priority="374" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D44">
+    <cfRule type="cellIs" dxfId="305" priority="378" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44">
+    <cfRule type="cellIs" dxfId="304" priority="391" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="303" priority="390">
+      <formula>IF($B46="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="302" priority="394">
+      <formula>$B44="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="301" priority="392">
+      <formula>IF($B46="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D46">
+    <cfRule type="cellIs" dxfId="300" priority="393" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D45:D46">
+    <cfRule type="cellIs" dxfId="299" priority="407" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="298" priority="406">
+      <formula>IF($B47="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="297" priority="404">
+      <formula>IF($B47="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="296" priority="405" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D47:D48">
+    <cfRule type="cellIs" dxfId="295" priority="420" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="294" priority="421">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="293" priority="423">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="292" priority="422" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="291" priority="425">
+      <formula>$B47="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D47:D50">
+    <cfRule type="cellIs" dxfId="290" priority="424" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D49:D50">
+    <cfRule type="cellIs" dxfId="289" priority="445" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="288" priority="444">
+      <formula>IF($B51="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="287" priority="448">
+      <formula>$B49="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="286" priority="446">
+      <formula>IF($B51="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D49:D51">
+    <cfRule type="cellIs" dxfId="285" priority="447" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51">
+    <cfRule type="expression" dxfId="284" priority="463">
+      <formula>$B51="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="283" priority="461">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="282" priority="459">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="281" priority="460" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:D52">
+    <cfRule type="cellIs" dxfId="280" priority="462" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D52">
+    <cfRule type="expression" dxfId="279" priority="478">
+      <formula>$B52="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="278" priority="475" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="277" priority="474">
+      <formula>IF($B54="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="276" priority="476">
+      <formula>IF($B54="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D52:D53">
+    <cfRule type="cellIs" dxfId="275" priority="477" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D53">
+    <cfRule type="expression" dxfId="274" priority="489">
+      <formula>IF($B55="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="273" priority="488" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="272" priority="487">
+      <formula>IF($B55="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D53:D54">
+    <cfRule type="cellIs" dxfId="271" priority="490" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54">
+    <cfRule type="expression" dxfId="270" priority="503">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="269" priority="504" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="268" priority="505">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="267" priority="507">
+      <formula>$B54="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule type="cellIs" dxfId="266" priority="506" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D55:D56">
+    <cfRule type="expression" dxfId="265" priority="523">
+      <formula>IF($B57="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="264" priority="524" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="263" priority="525">
+      <formula>IF($B57="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="262" priority="527">
+      <formula>$B55="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D55:D57">
+    <cfRule type="cellIs" dxfId="261" priority="526" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D57">
+    <cfRule type="expression" dxfId="260" priority="534">
+      <formula>IF($B59="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="259" priority="536">
+      <formula>IF($B59="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="258" priority="537" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="257" priority="535" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58">
+    <cfRule type="cellIs" dxfId="256" priority="546" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="255" priority="547">
+      <formula>IF($B60="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="254" priority="548" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="253" priority="549">
+      <formula>IF($B60="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D59">
+    <cfRule type="cellIs" dxfId="252" priority="550" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D59">
+    <cfRule type="expression" dxfId="251" priority="565">
+      <formula>$B59="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="250" priority="561">
+      <formula>IF($B61="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="249" priority="562" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="248" priority="563">
+      <formula>IF($B61="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D59:D60">
+    <cfRule type="cellIs" dxfId="247" priority="564" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60">
+    <cfRule type="cellIs" dxfId="246" priority="577" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="245" priority="576">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="244" priority="580">
+      <formula>$B60="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="243" priority="578">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60:D61">
+    <cfRule type="cellIs" dxfId="242" priority="579" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D61">
+    <cfRule type="expression" dxfId="241" priority="589">
+      <formula>IF($B63="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="240" priority="590" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="239" priority="593">
+      <formula>$B61="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="238" priority="591">
+      <formula>IF($B63="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D61:D63">
+    <cfRule type="cellIs" dxfId="237" priority="592" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D63">
+    <cfRule type="expression" dxfId="236" priority="614">
+      <formula>$B62="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="235" priority="612">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="234" priority="611" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="233" priority="610">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule type="cellIs" dxfId="232" priority="613" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D64">
+    <cfRule type="expression" dxfId="231" priority="625">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="230" priority="624" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="229" priority="623">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D64:D65">
+    <cfRule type="cellIs" dxfId="228" priority="626" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D65">
+    <cfRule type="expression" dxfId="227" priority="639">
+      <formula>IF($B67="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="226" priority="638" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="225" priority="637">
+      <formula>IF($B67="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="224" priority="640" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D65:D67">
+    <cfRule type="expression" dxfId="223" priority="641">
+      <formula>$B65="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66:D68">
+    <cfRule type="expression" dxfId="222" priority="668">
+      <formula>$B66="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="221" priority="663" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="220" priority="664">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="219" priority="665" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="218" priority="666">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66:D70">
+    <cfRule type="cellIs" dxfId="217" priority="667" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69:D70">
+    <cfRule type="expression" dxfId="216" priority="684">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="215" priority="686">
+      <formula>$B69="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="214" priority="683" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="213" priority="682">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69:D71">
+    <cfRule type="cellIs" dxfId="212" priority="685" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D71">
+    <cfRule type="expression" dxfId="211" priority="691">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="210" priority="692" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="209" priority="693">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D71:D72">
+    <cfRule type="cellIs" dxfId="208" priority="694" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72">
+    <cfRule type="expression" dxfId="207" priority="710">
+      <formula>$B72="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="206" priority="708">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="205" priority="707" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="204" priority="706">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72:D74">
+    <cfRule type="cellIs" dxfId="203" priority="709" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73:D74">
+    <cfRule type="expression" dxfId="202" priority="731">
+      <formula>$B73="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="201" priority="729">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="200" priority="728" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="199" priority="727">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73:D75">
+    <cfRule type="cellIs" dxfId="198" priority="730" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D75">
+    <cfRule type="expression" dxfId="197" priority="746">
+      <formula>$B75="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="196" priority="744">
+      <formula>IF($B77="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="195" priority="743" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="194" priority="742">
+      <formula>IF($B77="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D75:D76">
+    <cfRule type="cellIs" dxfId="193" priority="745" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76">
+    <cfRule type="expression" dxfId="192" priority="758">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="191" priority="759" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="190" priority="760">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="189" priority="762">
+      <formula>$B76="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76:D77">
+    <cfRule type="cellIs" dxfId="188" priority="761" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D77">
+    <cfRule type="expression" dxfId="187" priority="768">
+      <formula>IF($B79="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="186" priority="769" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="185" priority="771" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="184" priority="770">
+      <formula>IF($B79="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D78">
+    <cfRule type="cellIs" dxfId="183" priority="782" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="182" priority="783">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="181" priority="784" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="180" priority="787">
+      <formula>$B78="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="179" priority="785">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D78:D79">
+    <cfRule type="cellIs" dxfId="178" priority="786" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D79">
+    <cfRule type="expression" dxfId="177" priority="796">
+      <formula>IF($B81="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="176" priority="795" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="175" priority="794">
+      <formula>IF($B81="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D79:D80">
+    <cfRule type="cellIs" dxfId="174" priority="797" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D80">
+    <cfRule type="cellIs" dxfId="173" priority="802" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="172" priority="801">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="171" priority="800" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="170" priority="799">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D81">
+    <cfRule type="expression" dxfId="169" priority="816">
+      <formula>IF($B83="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="168" priority="815" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="167" priority="814">
+      <formula>IF($B83="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="166" priority="813" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="165" priority="818">
+      <formula>$B81="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D81:D82">
+    <cfRule type="cellIs" dxfId="164" priority="817" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D82">
+    <cfRule type="expression" dxfId="163" priority="826">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="162" priority="827" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="161" priority="828">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D82:D83">
+    <cfRule type="cellIs" dxfId="160" priority="829" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83">
+    <cfRule type="expression" dxfId="159" priority="841">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="158" priority="842" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="157" priority="843">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="156" priority="845">
+      <formula>$B83="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule type="cellIs" dxfId="155" priority="844" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D84">
+    <cfRule type="cellIs" dxfId="154" priority="858" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="153" priority="859">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="152" priority="861">
+      <formula>$B84="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="151" priority="857">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D84:D86">
+    <cfRule type="cellIs" dxfId="150" priority="860" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D85:D86">
+    <cfRule type="expression" dxfId="149" priority="879">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="148" priority="876" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="147" priority="877">
+      <formula>IF($B87="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="146" priority="875">
+      <formula>IF($B87="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D85:D88">
+    <cfRule type="cellIs" dxfId="145" priority="878" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87:D88">
+    <cfRule type="expression" dxfId="144" priority="909">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="143" priority="911">
+      <formula>$B87="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="142" priority="907">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="141" priority="908" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87:D89">
+    <cfRule type="cellIs" dxfId="140" priority="910" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89">
+    <cfRule type="expression" dxfId="139" priority="923">
+      <formula>IF($B91="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="138" priority="924" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="137" priority="925">
+      <formula>IF($B91="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="136" priority="927">
+      <formula>$B89="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule type="cellIs" dxfId="135" priority="926" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D90">
+    <cfRule type="expression" dxfId="134" priority="938">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="133" priority="939" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="132" priority="940">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="131" priority="942">
+      <formula>$B90="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D90:D91">
+    <cfRule type="cellIs" dxfId="130" priority="941" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D91">
+    <cfRule type="expression" dxfId="129" priority="957">
+      <formula>$B91="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="128" priority="953">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="127" priority="954" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="126" priority="955">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D91:D92">
+    <cfRule type="cellIs" dxfId="125" priority="956" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92">
+    <cfRule type="expression" dxfId="124" priority="963">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="123" priority="964" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="122" priority="965">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule type="cellIs" dxfId="121" priority="966" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D93">
+    <cfRule type="expression" dxfId="120" priority="977">
+      <formula>IF($B95="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="119" priority="978" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="118" priority="979">
+      <formula>IF($B95="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="117" priority="981">
+      <formula>$B93="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="116" priority="980" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D94:D95">
+    <cfRule type="expression" dxfId="115" priority="1002">
+      <formula>$B94="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="114" priority="1000">
+      <formula>IF($B96="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="113" priority="997" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="112" priority="998">
+      <formula>IF($B96="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="111" priority="999" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D94:D97">
+    <cfRule type="cellIs" dxfId="110" priority="1001" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D96:D97">
+    <cfRule type="expression" dxfId="109" priority="1013">
+      <formula>IF($B98="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="108" priority="1014" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="107" priority="1015">
+      <formula>IF($B98="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="106" priority="1017">
+      <formula>$B96="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D96:D98">
+    <cfRule type="cellIs" dxfId="105" priority="1016" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D98">
+    <cfRule type="expression" dxfId="104" priority="1032">
+      <formula>$B98="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="103" priority="1029" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="102" priority="1030">
+      <formula>IF($B100="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="101" priority="1028">
+      <formula>IF($B100="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D98:D99">
+    <cfRule type="cellIs" dxfId="100" priority="1031" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D99">
+    <cfRule type="expression" dxfId="99" priority="1039">
+      <formula>IF($B101="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="98" priority="1040" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="97" priority="1041">
+      <formula>IF($B101="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D99:D100">
+    <cfRule type="cellIs" dxfId="96" priority="1042" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D100">
+    <cfRule type="expression" dxfId="95" priority="1052">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="94" priority="1051" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="93" priority="1050">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="92" priority="1053" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D101">
+    <cfRule type="expression" dxfId="91" priority="1062">
+      <formula>IF($B103="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="90" priority="1063" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="89" priority="1064">
+      <formula>IF($B103="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="88" priority="1061" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D101:D103">
+    <cfRule type="cellIs" dxfId="87" priority="1065" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D102:D103">
+    <cfRule type="expression" dxfId="86" priority="1080">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="85" priority="1081" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="84" priority="1082">
+      <formula>IF($B104="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="83" priority="1083" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104">
+    <cfRule type="expression" dxfId="82" priority="1100">
+      <formula>$B104="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="81" priority="1095" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="80" priority="1096">
+      <formula>IF($B106="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="79" priority="1097" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="78" priority="1098">
+      <formula>IF($B106="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D105">
+    <cfRule type="cellIs" dxfId="77" priority="1099" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D105">
+    <cfRule type="cellIs" dxfId="76" priority="1107" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="75" priority="1108">
+      <formula>IF($B107="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="74" priority="1106">
+      <formula>IF($B107="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D105:D107">
+    <cfRule type="cellIs" dxfId="73" priority="1109" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D106:D107">
+    <cfRule type="expression" dxfId="72" priority="1121">
+      <formula>IF($B108="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="71" priority="1122" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="70" priority="1123">
+      <formula>IF($B108="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="69" priority="1125">
+      <formula>$B106="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D106:D108">
+    <cfRule type="cellIs" dxfId="68" priority="1124" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108">
+    <cfRule type="cellIs" dxfId="67" priority="1132" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="66" priority="1129">
+      <formula>IF($B110="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="65" priority="1130" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="64" priority="1131">
+      <formula>IF($B110="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D109">
+    <cfRule type="cellIs" dxfId="63" priority="1147" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="62" priority="1148">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="61" priority="1145" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="60" priority="1150">
+      <formula>$B109="終了"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="59" priority="1146">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D109:D110">
+    <cfRule type="cellIs" dxfId="58" priority="1149" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D110">
+    <cfRule type="expression" dxfId="57" priority="1157">
+      <formula>IF($B112="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="56" priority="1156" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="55" priority="1155">
+      <formula>IF($B112="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="54" priority="1159">
       <formula>$B110="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A76:M82 A83:B94 B95:B102 A102:B109 A113:D113">
-[...30 lines deleted...]
-    <cfRule type="expression" dxfId="447" priority="1071">
+  <conditionalFormatting sqref="D110:D111">
+    <cfRule type="cellIs" dxfId="53" priority="1158" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D111">
+    <cfRule type="expression" dxfId="52" priority="1162">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="51" priority="1163" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="50" priority="1164">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="49" priority="1165" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D112:D114">
+    <cfRule type="expression" dxfId="48" priority="1210">
+      <formula>IF($B120="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="47" priority="1209" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="46" priority="1208">
+      <formula>IF($B120="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="45" priority="1211" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D112:D116">
+    <cfRule type="cellIs" dxfId="44" priority="1173" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D115">
+    <cfRule type="cellIs" dxfId="43" priority="1171" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="42" priority="1172">
+      <formula>IF($B117="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="41" priority="1169" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="40" priority="1170">
+      <formula>IF($B117="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D116">
+    <cfRule type="expression" dxfId="39" priority="1175">
+      <formula>IF($B118="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="38" priority="1176" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="37" priority="1177">
+      <formula>IF($B118="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="36" priority="1178" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D117">
+    <cfRule type="cellIs" dxfId="35" priority="1194" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="34" priority="1193">
+      <formula>IF($B122="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="33" priority="1191">
+      <formula>IF($B122="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="32" priority="1192" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D117:D119">
+    <cfRule type="cellIs" dxfId="31" priority="1188" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D118:D119">
+    <cfRule type="expression" dxfId="30" priority="1185">
+      <formula>IF($B120="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="29" priority="1186" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="28" priority="1184" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="27" priority="1187">
+      <formula>IF($B120="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D120">
+    <cfRule type="expression" dxfId="26" priority="1198">
+      <formula>IF($B122="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="25" priority="1199" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="24" priority="1200">
+      <formula>IF($B122="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="23" priority="1202">
+      <formula>$B120="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="22" priority="1197" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D120:D122">
+    <cfRule type="cellIs" dxfId="21" priority="1201" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D121:D122">
+    <cfRule type="cellIs" dxfId="20" priority="1204" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="19" priority="1203">
+      <formula>IF($B123="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="18" priority="1205">
+      <formula>IF($B123="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="17" priority="1206" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E121:K122">
+    <cfRule type="expression" dxfId="16" priority="1182">
+      <formula>$B121="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E8:M12">
+    <cfRule type="expression" dxfId="15" priority="1">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E19:M23">
+    <cfRule type="expression" dxfId="14" priority="118">
+      <formula>$B19="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E47:M48">
+    <cfRule type="expression" dxfId="13" priority="410">
+      <formula>$B47="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E57:M57">
+    <cfRule type="expression" dxfId="12" priority="529">
+      <formula>$B57="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E65:M65">
+    <cfRule type="expression" dxfId="11" priority="629">
+      <formula>$B65="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E77:M77">
+    <cfRule type="expression" dxfId="10" priority="764">
+      <formula>$B77="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E79:M80">
+    <cfRule type="expression" dxfId="9" priority="788">
+      <formula>$B79="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E82:M82">
+    <cfRule type="expression" dxfId="8" priority="819">
+      <formula>$B82="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E92:M93">
+    <cfRule type="expression" dxfId="7" priority="959">
+      <formula>$B92="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E99:M100">
+    <cfRule type="expression" dxfId="6" priority="1035">
+      <formula>$B99="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E103:M103">
+    <cfRule type="expression" dxfId="5" priority="1076">
       <formula>$B103="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B8:M9">
-[...10 lines deleted...]
-    <cfRule type="expression" dxfId="444" priority="196">
+  <conditionalFormatting sqref="E105:M108">
+    <cfRule type="expression" dxfId="4" priority="1101">
+      <formula>$B105="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E111:M119">
+    <cfRule type="expression" dxfId="3" priority="1152">
+      <formula>$B111="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G27:M27">
+    <cfRule type="expression" dxfId="2" priority="176">
       <formula>$B27="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B32:M32 B33:D33">
-[...515 lines deleted...]
-    <cfRule type="expression" dxfId="320" priority="243">
+  <conditionalFormatting sqref="G30:M34">
+    <cfRule type="expression" dxfId="1" priority="209">
       <formula>$B30="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D30:D31">
-[...1212 lines deleted...]
-      <formula>$B111="終了"</formula>
+  <conditionalFormatting sqref="L120:M122">
+    <cfRule type="expression" dxfId="0" priority="1168">
+      <formula>$B120="終了"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8:B59 B61:B113" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B70:B122 B8:B68" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
       <formula1>"募集,終了"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L108 L110" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L117 L119" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
       <formula1>"大学経由（学内選考なし）,学内選考,直接応募WEBからダウンロード"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I113 I110 I104:I108 I98 I90 I71" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I122 I119 I113:I117 I107 I99 I80" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
       <formula1>"可,不可"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="A10:A12" numberStoredAsText="1"/>
+    <ignoredError sqref="A12:A21" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>