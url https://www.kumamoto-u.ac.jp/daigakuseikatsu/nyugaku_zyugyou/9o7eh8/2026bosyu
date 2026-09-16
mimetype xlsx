--- v3 (2026-08-26)
+++ v4 (2026-09-16)
@@ -3,82 +3,81 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C48CE94-ACE3-4CBD-AA00-7F262325DE20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0D22C6A-7840-4BE4-B63D-8FC56DED7400}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026 A3‗文理のみ" sheetId="38" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$M$122</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026 A3‗文理のみ'!$A$1:$M$122</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 A3‗文理のみ'!$A$7:$M$129</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026 A3‗文理のみ'!$5:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1423" uniqueCount="602">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1508" uniqueCount="636">
   <si>
     <t>給/貸</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>NO.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>状況</t>
     <rPh sb="0" eb="2">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>奨学団体名</t>
     <rPh sb="2" eb="4">
       <t>ダンタイ</t>
@@ -702,50 +701,76 @@
     <rPh sb="10" eb="12">
       <t>フクシ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ショウガクセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大学女性協会
 （一般奨学生）</t>
     <rPh sb="0" eb="2">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キョウカイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>イッパン</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ショウガクセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鹿児島県
+大学等奨学金返還支援制度</t>
+    <rPh sb="0" eb="3">
+      <t>カゴシマ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ダイガクトウ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セイド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>文</t>
     <rPh sb="0" eb="1">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>理</t>
     <rPh sb="0" eb="1">
       <t>リ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学部</t>
     <rPh sb="0" eb="2">
       <t>ガクブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -1321,50 +1346,54 @@
     <rPh sb="8" eb="10">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>セイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>先端教育奨学金</t>
     <rPh sb="0" eb="2">
       <t>センタン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガクキン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>11/30</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>木下勇記念奨学金</t>
     <rPh sb="0" eb="2">
       <t>キノシタ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>イサム</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キネン</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･保護者等が交通事故にて死亡、もしくは重度の後遺障害のため就労出来ない世帯の子弟であって、学術優秀、品行方正でありながら、経済的理由で修学が困難な者
 ･学生本人が交通事故により障害もしく傷病を負った者
 ･2026年4月現在、25歳以下の者
 （参考）家計基準：4人世帯給与収入800万円以下</t>
     <rPh sb="1" eb="4">
       <t>ホゴシャ</t>
@@ -2975,50 +3004,67 @@
     <t>･学部3年生､大学院修士1年生の日本国籍を有する者
 ･鉱物資源開発(資源開発工学)･地学･地質･鉱床･物理探査･地熱開発等､機械･電気･土木及び化学を専攻する者
 ･学費負担者の年収が1,000万円未満の者
 ･他の給付奨学金との併用不可(日本学生支援機構及び大学独自の奨学金は可)</t>
   </si>
   <si>
     <t>･学部3･4年生又は大学院生で､30歳以下の者
 ･化学､食品科学､芸術学/ﾃﾞｻﾞｲﾝ学､体育学/ｽﾎﾟｰﾂ科学､経営学の分野を専攻する者
 ･他の民間団体等の給付奨学金の合計が200万円以上の場合減額となる
 ･他の給付型奨学金との併用は募集要項参照</t>
   </si>
   <si>
     <t>･主たる生活維持者が九州地方に居住している者
 ･人物学業ともに優れ､かつ健康で奨学資金の支給が必要と認められる者</t>
   </si>
   <si>
     <t>･土木工学系の学部3年生(23歳未満)または修士1年生(25歳未満)の者(R7.4.1現在)(建築系は対象外)</t>
   </si>
   <si>
     <t>月額10万円</t>
   </si>
   <si>
     <t>月額3万円</t>
   </si>
   <si>
+    <t>一括50万円</t>
+  </si>
+  <si>
+    <t>以下の金額と期間のうち､最終目標とする学位取得までの最短年限にあたる期間を奨学金支給期間とする｡
+支給開始後の期間変更は不可｡
+(1)月額23万円を1~2年間
+(2)月額21万円を3年間
+(3)月額18万円を4~5年間</t>
+  </si>
+  <si>
+    <t>一括70万円</t>
+  </si>
+  <si>
+    <t>原則､大学(学部)在学中に借り受けた奨学金全額
+(大学院に進学した場合は､いずれかの課程で借り受けた額)</t>
+  </si>
+  <si>
     <t>年額48万円</t>
   </si>
   <si>
     <t xml:space="preserve">
 学部生4万円
 大学院生7万円</t>
   </si>
   <si>
     <t>【貸付】
 月額4.2万円</t>
   </si>
   <si>
     <t>月額8万円</t>
   </si>
   <si>
     <t>一括30万円</t>
   </si>
   <si>
     <t>一括
 学部生20万円
 院生 30万円</t>
   </si>
   <si>
     <t>返還総額の50%を一括返還
 (最大240万円)</t>
@@ -3068,50 +3114,62 @@
 院生 月額7万円</t>
   </si>
   <si>
     <t>年額50万円</t>
   </si>
   <si>
     <t>月額1.7万円</t>
   </si>
   <si>
     <t>ｱ)またはｲ)のいずれか
 ｱ)月額8万円
 ｲ)学校納付金として250万円以内
 +海外研究活動支援合計50万円以内</t>
   </si>
   <si>
     <t>月額20万円
 +学校納付金250万円以内の実費
 +海外研究活動支援100万円以内の実費</t>
   </si>
   <si>
     <t>70名程度
 (全国)</t>
   </si>
   <si>
     <t>10名
+(全国)</t>
+  </si>
+  <si>
+    <t>20名程度
+(全国)</t>
+  </si>
+  <si>
+    <t>最大15名
+(全国)</t>
+  </si>
+  <si>
+    <t>若干名
 (全国)</t>
   </si>
   <si>
     <t>2名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>各学部
 1名
 各教育部
 1名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>ｰ</t>
   </si>
   <si>
     <t>1名
 (本学推薦枠)</t>
   </si>
   <si>
     <t>25名程度
 (全国)</t>
   </si>
   <si>
@@ -6013,66 +6071,50 @@
     <rPh sb="3" eb="6">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>･保健学科に在籍する学部3年生、応募締切日時点で25歳以下</t>
     <rPh sb="1" eb="3">
       <t>ホケン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガッカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイセキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ネンセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026年8月1日現在</t>
-[...14 lines deleted...]
-  <si>
     <t xml:space="preserve">･大学等を卒業した後に､熊本県内で修業する意思があると認められること
 ･学業成績が優秀であると認められること
 ･申請者の生計を維持する世帯の世帯年収が700万円以下であること
 ･卒業後､熊本県内企業に就職し､免除の条件を満たした場合は､奨学金の貸与額の半額または全額の返還免除を行う
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>109</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>再春館くまもと奨学金
 （2027年度）</t>
     <rPh sb="0" eb="3">
       <t>サイシュンカン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ショウガクキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">貸与
 月額5万円(無利子)
@@ -6209,57 +6251,542 @@
   <si>
     <t>種とまと財団
 (2027年度）</t>
     <rPh sb="0" eb="1">
       <t>タネ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>&lt;2027年度募集&gt;
 ･工学系･理工系･情報系の学部3年に在学する者､または学部4年に在学し学内の修士課程への進学が決定している者
 ･経済的な理由により学費の支弁が困難である者(熊本地震等の災害で被災された者を優先することもある)
 ･他の奨学金との併給不可(日本学生支援機構･市町村等の奨学金との併給可)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>10/6</t>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>･鹿児島県内の高校または中学を卒業した者(鹿児島県内に生活の本拠を有する者の子)
+･大学又は大学院に在籍し令和10年3月(令和9年度中を含む)に卒業する者
+･日本学生支援機構第一種奨学金または鹿児島県育英財団大学等奨学金の貸与を受けている､もしくは受けていた者
+･卒業後､鹿児島県内の企業に就職し､居住を希望する者</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-116</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-117</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ANRI給付型基礎科学奨学金
+第9期</t>
+    <rPh sb="4" eb="7">
+      <t>キュウフガタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カガク</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>キ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･数学､物理学､生物学､科学などの分野において優秀な成績を収めた学生
+･2027年9月以降の卒業予定者（博士課程進学予定者も可）
+･各学部､各教育部に拘らず､基礎科学研究に取り組む者･関わる者</t>
+    <rPh sb="52" eb="56">
+      <t>ハクシカテイ</t>
+    </rPh>
+    <rPh sb="56" eb="61">
+      <t>シンガクヨテイシャ</t>
+    </rPh>
+    <rPh sb="62" eb="63">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-118</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>鎌田記念財団</t>
+    <rPh sb="0" eb="6">
+      <t>カマタキネンザイダン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>27名程度
+(全国)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･物流ロジスティクスを学ぶ学部生および院生
+･GPA2.4以上　新入生は高校評定3.5以上</t>
+    <rPh sb="1" eb="3">
+      <t>ブツリュウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>マナ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ガクブ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>セイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>インセイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="32" eb="35">
+      <t>シンニュウセイ</t>
+    </rPh>
+    <rPh sb="36" eb="40">
+      <t>コウコウヒョウテイ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>イジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>首藤奨学財団
+（2027年度）</t>
+    <rPh sb="0" eb="2">
+      <t>シュトウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウガク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ザイダン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-119</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>&lt;2027年4月支給&gt;2号奨学金
+･申請時点で､本人または保護者が引き続き神奈川県に居住している医学部生､医学教育部､保健学教育部の修士課程または博士課程の正規生
+･医療及び医療基礎分野を専攻､または研究している者
+･人物学力に優れ､熱意を持って取り組んでいる者
+･学振採用者も可</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>11/9</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年9月1日現在</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-120</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>本庄国際奨学財団
+日本人国内大学院生奨学金
+(2027年度）</t>
+    <rPh sb="0" eb="2">
+      <t>ホンジョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>コクサイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショウガク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ザイダン</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ニホンジン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>コクナイ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ダイガクイン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ナマ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>&lt;2027年度募集&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">（下記以外にも資格あり。）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・日本国籍を持つ者
+・2027年4月時点で大学院に在籍している者。または2027年4月に入学を予定している者。
+・2027年4月時点で在籍期間が残り1年以上あること。
+・博士課程はすでに在籍中の場合は35歳までに入学していること、これから入学する場合は入学時に35歳以下であること、修士課程はすでに在籍中の場合は30歳までに入学していること、これから入学する場合は入学時に30歳以下であること。等
+※奨学金受給中は、就職・アルバイト禁止（TA・RA等は除く）
+※日本学術振興会特別研究員、JSTによるフェローシップ等は併給可</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <rPh sb="11" eb="13">
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シカク</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>コクセキ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ジテン</t>
+    </rPh>
+    <rPh sb="45" eb="48">
+      <t>ダイガクイン</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>ザイセキ</t>
+    </rPh>
+    <rPh sb="55" eb="56">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>ニュウガク</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="77" eb="78">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="91" eb="93">
+      <t>ザイセキ</t>
+    </rPh>
+    <rPh sb="93" eb="95">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="96" eb="97">
+      <t>ノコ</t>
+    </rPh>
+    <rPh sb="99" eb="102">
+      <t>ネンイジョウ</t>
+    </rPh>
+    <rPh sb="109" eb="111">
+      <t>ハカセ</t>
+    </rPh>
+    <rPh sb="111" eb="113">
+      <t>カテイ</t>
+    </rPh>
+    <rPh sb="117" eb="120">
+      <t>ザイセキチュウ</t>
+    </rPh>
+    <rPh sb="121" eb="123">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="126" eb="127">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="130" eb="132">
+      <t>ニュウガク</t>
+    </rPh>
+    <rPh sb="143" eb="145">
+      <t>ニュウガク</t>
+    </rPh>
+    <rPh sb="147" eb="149">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="150" eb="153">
+      <t>ニュウガクジ</t>
+    </rPh>
+    <rPh sb="156" eb="157">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="157" eb="159">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="165" eb="167">
+      <t>シュウシ</t>
+    </rPh>
+    <rPh sb="167" eb="169">
+      <t>カテイ</t>
+    </rPh>
+    <rPh sb="221" eb="222">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="225" eb="228">
+      <t>ショウガクキン</t>
+    </rPh>
+    <rPh sb="228" eb="230">
+      <t>ジュキュウ</t>
+    </rPh>
+    <rPh sb="230" eb="231">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="233" eb="235">
+      <t>シュウショク</t>
+    </rPh>
+    <rPh sb="241" eb="243">
+      <t>キンシ</t>
+    </rPh>
+    <rPh sb="249" eb="250">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="251" eb="252">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="256" eb="258">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="258" eb="260">
+      <t>ガクジュツ</t>
+    </rPh>
+    <rPh sb="260" eb="263">
+      <t>シンコウカイ</t>
+    </rPh>
+    <rPh sb="263" eb="265">
+      <t>トクベツ</t>
+    </rPh>
+    <rPh sb="267" eb="268">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-121</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8-122</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>募集</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>あしなが育英会　臨時採用</t>
+    <rPh sb="4" eb="7">
+      <t>イクエイカイ</t>
+    </rPh>
+    <rPh sb="8" eb="12">
+      <t>リンジサイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和8年熊本地震
+あしなが緊急教育支援金</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>クマモトジシン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キンキュウ</t>
+    </rPh>
+    <rPh sb="15" eb="20">
+      <t>キョウイクシエンキン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･保護者（父または母など）が令和8年熊本地震やそれに関連した原因で亡くなられている、または保護者が行方不明となっている学生
+･保護者（父または母など）が令和8年熊本地震が原因で1～5級の障害認定を受けた家庭の学生</t>
+    <rPh sb="1" eb="4">
+      <t>ホゴシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>チチ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ハハ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="18" eb="22">
+      <t>クマモトジシン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>カンレン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ゲンイン</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>ナ</t>
+    </rPh>
+    <rPh sb="45" eb="48">
+      <t>ホゴシャ</t>
+    </rPh>
+    <rPh sb="49" eb="53">
+      <t>ユクエフメイ</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="85" eb="87">
+      <t>ゲンイン</t>
+    </rPh>
+    <rPh sb="91" eb="92">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="93" eb="97">
+      <t>ショウガイニンテイ</t>
+    </rPh>
+    <rPh sb="98" eb="99">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="101" eb="103">
+      <t>カテイ</t>
+    </rPh>
+    <rPh sb="104" eb="106">
+      <t>ガクセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>一括30万円</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>･熊本県在住（在学）で、令和8年熊本地震に限らず、保護者が病気・災害・自死により亡くなっているか、または障害（1～5級）を受けた家庭の学生</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【貸与】
+月額4万円</t>
+    <rPh sb="1" eb="3">
+      <t>タイヨ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="176" formatCode="&quot;8-&quot;@"/>
+    <numFmt numFmtId="177" formatCode="&quot;8-&quot;@"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -6554,51 +7081,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -6693,104 +7220,107 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="492">
+  <dxfs count="519">
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
@@ -6919,981 +7449,831 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...28 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...148 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...23 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...13 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...4 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...89 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...14 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...33 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...24 lines deleted...]
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...3 lines deleted...]
-      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...4 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...18 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...64 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...19 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
@@ -7914,135 +8294,195 @@
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...14 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...14 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...13 lines deleted...]
-      <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -8051,274 +8491,259 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...8 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...54 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...4 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...14 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...24 lines deleted...]
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...34 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
@@ -8351,863 +8776,1053 @@
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...33 lines deleted...]
-      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...14 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...4 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...44 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...64 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...14 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...39 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...24 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...69 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF0070C0"/>
-[...4 lines deleted...]
-        <color theme="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...64 lines deleted...]
-        <color rgb="FF0070C0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color theme="1"/>
-[...74 lines deleted...]
-        <color theme="1"/>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0070C0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0070C0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
@@ -9749,50 +10364,150 @@
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -10362,6852 +11077,7241 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F4B933-0E3D-40AE-BF99-DABB9A54DD2A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M151"/>
+  <dimension ref="A1:AI158"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="I98" sqref="I98"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.125" style="18" customWidth="1"/>
     <col min="2" max="2" width="7.25" style="2" customWidth="1"/>
     <col min="3" max="3" width="34.75" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.375" style="3" customWidth="1"/>
     <col min="5" max="6" width="5" style="2" customWidth="1"/>
     <col min="7" max="7" width="5" style="29" customWidth="1"/>
     <col min="8" max="8" width="93.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.125" style="29" customWidth="1"/>
     <col min="10" max="10" width="27.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="22.25" style="1" customWidth="1"/>
     <col min="12" max="12" width="17.375" style="3" customWidth="1"/>
     <col min="13" max="13" width="14.75" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="25" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="55" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="A1" s="51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="56" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="A2" s="52" t="s">
+        <v>623</v>
+      </c>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:13" s="23" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="48" t="s">
-[...13 lines deleted...]
-      <c r="M3" s="48"/>
+      <c r="A3" s="49" t="s">
+        <v>290</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
     </row>
     <row r="4" spans="1:13" s="23" customFormat="1" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="49" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="A4" s="50" t="s">
+        <v>144</v>
+      </c>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
     </row>
     <row r="5" spans="1:13" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="50" t="s">
+      <c r="A5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="52" t="s">
+      <c r="D5" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="53" t="s">
-[...9 lines deleted...]
-      <c r="I5" s="52" t="s">
+      <c r="E5" s="60" t="s">
         <v>80</v>
       </c>
-      <c r="J5" s="51" t="s">
+      <c r="F5" s="61"/>
+      <c r="G5" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>142</v>
+      </c>
+      <c r="I5" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="J5" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="51" t="s">
-[...6 lines deleted...]
-        <v>132</v>
+      <c r="K5" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="L5" s="58" t="s">
+        <v>77</v>
+      </c>
+      <c r="M5" s="59" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="50"/>
-[...11 lines deleted...]
-      <c r="M6" s="50"/>
+      <c r="A6" s="59"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="59"/>
     </row>
     <row r="7" spans="1:13" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="50"/>
-[...2 lines deleted...]
-      <c r="D7" s="52"/>
+      <c r="A7" s="59"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="56"/>
       <c r="E7" s="19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F7" s="20" t="s">
-        <v>74</v>
-[...7 lines deleted...]
-      <c r="M7" s="50"/>
+        <v>75</v>
+      </c>
+      <c r="G7" s="55"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="59"/>
     </row>
-    <row r="8" spans="1:13" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="93" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
-        <v>598</v>
+        <v>628</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>89</v>
+        <v>629</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>599</v>
+        <v>630</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F8" s="12"/>
       <c r="G8" s="33" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>634</v>
+      </c>
+      <c r="I8" s="10"/>
       <c r="J8" s="7" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>635</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="L8" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M8" s="38" t="s">
-        <v>601</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="90.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
-        <v>594</v>
+        <v>627</v>
       </c>
       <c r="B9" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>595</v>
+        <v>631</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="11"/>
+      <c r="E9" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="F9" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G9" s="33" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>199</v>
+      </c>
+      <c r="H9" s="45" t="s">
+        <v>632</v>
       </c>
       <c r="I9" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>228</v>
+        <v>633</v>
       </c>
       <c r="K9" s="9" t="s">
-        <v>254</v>
+        <v>105</v>
       </c>
       <c r="L9" s="26" t="s">
-        <v>175</v>
+        <v>411</v>
       </c>
       <c r="M9" s="38" t="s">
-        <v>597</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="307.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
-        <v>590</v>
+        <v>624</v>
       </c>
       <c r="B10" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>591</v>
+        <v>625</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E10" s="11"/>
       <c r="F10" s="12" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G10" s="33" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-      <c r="I10" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="H10" s="45" t="s">
+        <v>626</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>620</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="D11" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="I11" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="J10" s="7" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="J11" s="7" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="K11" s="9" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M11" s="38" t="s">
-        <v>589</v>
+        <v>622</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>585</v>
+    <row r="12" spans="1:13" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>615</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>44</v>
+        <v>616</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F12" s="12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G12" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>212</v>
+        <v>618</v>
       </c>
       <c r="I12" s="27"/>
       <c r="J12" s="7" t="s">
-        <v>237</v>
+        <v>176</v>
       </c>
       <c r="K12" s="9" t="s">
-        <v>259</v>
+        <v>617</v>
       </c>
       <c r="L12" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M12" s="38" t="s">
-        <v>46</v>
+        <v>132</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>582</v>
+    <row r="13" spans="1:13" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>612</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>129</v>
+        <v>613</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F13" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>79</v>
+      </c>
       <c r="G13" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>583</v>
-[...3 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="I13" s="27"/>
       <c r="J13" s="7" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>232</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>262</v>
       </c>
       <c r="L13" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M13" s="38" t="s">
-        <v>584</v>
+        <v>46</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>579</v>
+    <row r="14" spans="1:13" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>611</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>580</v>
+        <v>71</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F14" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G14" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="I14" s="27"/>
       <c r="J14" s="7" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>235</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>261</v>
       </c>
       <c r="L14" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M14" s="38" t="s">
-        <v>199</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>574</v>
+    <row r="15" spans="1:13" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35" t="s">
+        <v>606</v>
       </c>
       <c r="B15" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>575</v>
+        <v>607</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>576</v>
+        <v>608</v>
       </c>
       <c r="I15" s="27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>362</v>
+        <v>239</v>
       </c>
       <c r="K15" s="10" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>267</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M15" s="38" t="s">
-        <v>131</v>
+        <v>609</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>569</v>
+    <row r="16" spans="1:13" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>602</v>
       </c>
       <c r="B16" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>570</v>
+        <v>603</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="E16" s="11"/>
       <c r="F16" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G16" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="I16" s="10"/>
+        <v>604</v>
+      </c>
+      <c r="I16" s="10" t="s">
+        <v>82</v>
+      </c>
       <c r="J16" s="7" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>230</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="L16" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M16" s="38" t="s">
-        <v>131</v>
+        <v>605</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>566</v>
+    <row r="17" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>598</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>86</v>
+        <v>599</v>
       </c>
       <c r="D17" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="I17" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="E17" s="11" t="s">
-[...11 lines deleted...]
-      <c r="I17" s="10"/>
       <c r="J17" s="7" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>173</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>177</v>
       </c>
       <c r="M17" s="38" t="s">
-        <v>568</v>
+        <v>597</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>559</v>
+    <row r="18" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
+        <v>594</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>560</v>
+        <v>595</v>
       </c>
       <c r="D18" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M18" s="38" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="I19" s="27"/>
+      <c r="J19" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="L19" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M19" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="48" t="s">
+        <v>590</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D20" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E18" s="11" t="s">
-[...24 lines deleted...]
-        <v>563</v>
+      <c r="E20" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" s="12"/>
+      <c r="G20" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="L20" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>592</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-        <v>557</v>
+    <row r="21" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="48" t="s">
+        <v>587</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="I21" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="L21" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M21" s="38" t="s">
+        <v>201</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="113.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...81 lines deleted...]
-        <v>544</v>
+    <row r="22" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="48" t="s">
+        <v>583</v>
       </c>
       <c r="B22" s="36" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>550</v>
+        <v>584</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="12"/>
       <c r="G22" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>546</v>
+        <v>585</v>
       </c>
       <c r="I22" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>371</v>
+      </c>
+      <c r="K22" s="10" t="s">
+        <v>260</v>
       </c>
       <c r="L22" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M22" s="38" t="s">
-        <v>549</v>
+        <v>132</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="138.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>540</v>
+    <row r="23" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="48" t="s">
+        <v>578</v>
       </c>
       <c r="B23" s="36" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>105</v>
+        <v>579</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F23" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G23" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="I23" s="27"/>
+        <v>580</v>
+      </c>
+      <c r="I23" s="10"/>
       <c r="J23" s="7" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>581</v>
+      </c>
+      <c r="K23" s="10" t="s">
+        <v>582</v>
       </c>
       <c r="L23" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M23" s="38" t="s">
-        <v>543</v>
+        <v>132</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>539</v>
+    <row r="24" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="48" t="s">
+        <v>575</v>
       </c>
       <c r="B24" s="36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D24" s="37" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F24" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G24" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="I24" s="27" t="s">
+        <v>576</v>
+      </c>
+      <c r="I24" s="10"/>
+      <c r="J24" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="K24" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="L24" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M24" s="38" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="48" t="s">
+        <v>568</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="I25" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="J24" s="14" t="s">
-[...9 lines deleted...]
-        <v>46444</v>
+      <c r="J25" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K25" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="L25" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M25" s="38" t="s">
+        <v>572</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-        <v>538</v>
+    <row r="26" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="48" t="s">
+        <v>560</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="11"/>
+      <c r="F26" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="I26" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>567</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M26" s="38" t="s">
+        <v>566</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-        <v>530</v>
+    <row r="27" spans="1:13" ht="113.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="48" t="s">
+        <v>561</v>
       </c>
       <c r="B27" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="D27" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F27" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G27" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>531</v>
+        <v>564</v>
       </c>
       <c r="I27" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="K27" s="9" t="s">
-        <v>254</v>
+        <v>567</v>
       </c>
       <c r="L27" s="8" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="M27" s="38" t="s">
-        <v>94</v>
+        <v>566</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>527</v>
+    <row r="28" spans="1:13" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>562</v>
       </c>
       <c r="B28" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>128</v>
+        <v>70</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="F28" s="12"/>
+        <v>42</v>
+      </c>
+      <c r="E28" s="11"/>
+      <c r="F28" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G28" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>565</v>
+      </c>
+      <c r="I28" s="10" t="s">
+        <v>82</v>
       </c>
       <c r="J28" s="7" t="s">
-        <v>528</v>
+        <v>240</v>
       </c>
       <c r="K28" s="9" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>567</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M28" s="38" t="s">
-        <v>529</v>
+        <v>566</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>524</v>
+    <row r="29" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>553</v>
       </c>
       <c r="B29" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>525</v>
+        <v>559</v>
       </c>
       <c r="D29" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="11"/>
       <c r="F29" s="12" t="s">
-        <v>75</v>
+        <v>554</v>
       </c>
       <c r="G29" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="I29" s="27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J29" s="7" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>556</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>557</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M29" s="38" t="s">
-        <v>29</v>
+        <v>558</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" ht="138.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
-        <v>521</v>
+        <v>549</v>
       </c>
       <c r="B30" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F30" s="12"/>
       <c r="G30" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="I30" s="27"/>
       <c r="J30" s="7" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>242</v>
+      </c>
+      <c r="K30" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="L30" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M30" s="38" t="s">
-        <v>55</v>
+        <v>552</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="B31" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="D31" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" s="12"/>
+      <c r="G31" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="I31" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="J31" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="M31" s="39">
+        <v>46444</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>544</v>
+      </c>
+      <c r="B32" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="D32" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" s="12"/>
+      <c r="G32" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="I32" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="K32" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M32" s="38" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="35" t="s">
+        <v>541</v>
+      </c>
+      <c r="B33" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D33" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="11" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="E33" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F33" s="12"/>
       <c r="G33" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>543</v>
+      </c>
+      <c r="I33" s="27"/>
       <c r="J33" s="7" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>537</v>
+      </c>
+      <c r="K33" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="L33" s="8" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="M33" s="38" t="s">
-        <v>512</v>
+        <v>38</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="95.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="150.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
-        <v>507</v>
+        <v>539</v>
       </c>
       <c r="B34" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>510</v>
+        <v>27</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F34" s="12"/>
       <c r="G34" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>509</v>
+        <v>540</v>
       </c>
       <c r="I34" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>245</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>128</v>
       </c>
       <c r="M34" s="38" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>504</v>
+    <row r="35" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="35" t="s">
+        <v>536</v>
       </c>
       <c r="B35" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>505</v>
+        <v>129</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F35" s="12"/>
       <c r="G35" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="I35" s="27"/>
+        <v>217</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J35" s="7" t="s">
-        <v>249</v>
+        <v>537</v>
       </c>
       <c r="K35" s="9" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="L35" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M35" s="38" t="s">
-        <v>122</v>
+        <v>538</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A36" s="35" t="s">
-        <v>500</v>
+        <v>533</v>
       </c>
       <c r="B36" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>501</v>
+        <v>534</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E36" s="11"/>
+        <v>7</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>76</v>
+      </c>
       <c r="F36" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G36" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>503</v>
+        <v>535</v>
       </c>
       <c r="I36" s="27" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>175</v>
+        <v>83</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="K36" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>177</v>
       </c>
       <c r="M36" s="38" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
-        <v>498</v>
+        <v>530</v>
       </c>
       <c r="B37" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D37" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F37" s="12"/>
       <c r="G37" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>218</v>
+        <v>531</v>
       </c>
       <c r="I37" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>247</v>
+      </c>
+      <c r="K37" s="10" t="s">
+        <v>264</v>
       </c>
       <c r="L37" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M37" s="38" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
-        <v>495</v>
+        <v>528</v>
       </c>
       <c r="B38" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>496</v>
+        <v>127</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F38" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G38" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="I38" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="M38" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="35" t="s">
+        <v>522</v>
+      </c>
+      <c r="B39" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D39" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G39" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="H38" s="7" t="s">
-[...15 lines deleted...]
-        <v>94</v>
+      <c r="H39" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="I39" s="27"/>
+      <c r="J39" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="K39" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="L39" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="M39" s="38" t="s">
+        <v>526</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-    <row r="40" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13" ht="152.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A40" s="35" t="s">
-        <v>489</v>
+        <v>520</v>
       </c>
       <c r="B40" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="D40" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F40" s="12"/>
       <c r="G40" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="I40" s="27"/>
+        <v>218</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J40" s="7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K40" s="10" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="L40" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M40" s="38" t="s">
-        <v>490</v>
+        <v>521</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>485</v>
+    <row r="41" spans="1:13" ht="95.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="35" t="s">
+        <v>516</v>
       </c>
       <c r="B41" s="36" t="s">
-        <v>437</v>
-[...4 lines deleted...]
-      <c r="D41" s="42" t="s">
+        <v>446</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D41" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E41" s="31" t="s">
-[...9 lines deleted...]
-      <c r="I41" s="28" t="s">
+      <c r="E41" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F41" s="12"/>
+      <c r="G41" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="I41" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="J41" s="21" t="s">
-[...3 lines deleted...]
-        <v>488</v>
+      <c r="J41" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="K41" s="10" t="s">
+        <v>260</v>
       </c>
       <c r="L41" s="26" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>177</v>
+      </c>
+      <c r="M41" s="38" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>480</v>
+    <row r="42" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="44" t="s">
+        <v>513</v>
       </c>
       <c r="B42" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>481</v>
+        <v>514</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F42" s="12"/>
       <c r="G42" s="33" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="I42" s="27"/>
       <c r="J42" s="7" t="s">
-        <v>483</v>
+        <v>255</v>
       </c>
       <c r="K42" s="9" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>260</v>
+      </c>
+      <c r="L42" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M42" s="38" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="B43" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>32</v>
+        <v>510</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="F43" s="12"/>
+        <v>0</v>
+      </c>
+      <c r="E43" s="11"/>
+      <c r="F43" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G43" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>214</v>
+        <v>512</v>
       </c>
       <c r="I43" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="J43" s="7" t="s">
-        <v>240</v>
+      <c r="J43" s="21" t="s">
+        <v>511</v>
       </c>
       <c r="K43" s="9" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>294</v>
+      </c>
+      <c r="L43" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M43" s="38" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A44" s="35" t="s">
-        <v>475</v>
+        <v>507</v>
       </c>
       <c r="B44" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F44" s="12"/>
       <c r="G44" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>476</v>
+        <v>220</v>
       </c>
       <c r="I44" s="27" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>83</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>508</v>
       </c>
       <c r="K44" s="9" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>274</v>
+      </c>
+      <c r="L44" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M44" s="38" t="s">
-        <v>478</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
-        <v>472</v>
+        <v>504</v>
       </c>
       <c r="B45" s="36" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>65</v>
+        <v>505</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>200</v>
+        <v>42</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F45" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G45" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>473</v>
+        <v>506</v>
       </c>
       <c r="I45" s="27" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>82</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>249</v>
       </c>
       <c r="K45" s="9" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="L45" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M45" s="38" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
-        <v>471</v>
+        <v>503</v>
       </c>
       <c r="B46" s="36" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>66</v>
+        <v>137</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E46" s="11"/>
       <c r="F46" s="12" t="s">
-        <v>75</v>
+        <v>500</v>
       </c>
       <c r="G46" s="33" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>217</v>
+        <v>502</v>
       </c>
       <c r="I46" s="27" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>82</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="K46" s="10" t="s">
+        <v>260</v>
       </c>
       <c r="L46" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M46" s="38" t="s">
-        <v>474</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
-        <v>466</v>
+        <v>498</v>
       </c>
       <c r="B47" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D47" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E47" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E47" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F47" s="12"/>
       <c r="G47" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I47" s="27"/>
       <c r="J47" s="7" t="s">
-        <v>470</v>
+        <v>231</v>
       </c>
       <c r="K47" s="10" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="L47" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M47" s="38" t="s">
-        <v>425</v>
+        <v>499</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>465</v>
+    <row r="48" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="44" t="s">
+        <v>494</v>
       </c>
       <c r="B48" s="36" t="s">
-        <v>437</v>
-[...26 lines deleted...]
-      <c r="L48" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>495</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F48" s="32"/>
+      <c r="G48" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>496</v>
+      </c>
+      <c r="I48" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="J48" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="K48" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="L48" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="M48" s="38" t="s">
-        <v>425</v>
+      <c r="M48" s="43" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A49" s="35" t="s">
-        <v>463</v>
+        <v>489</v>
       </c>
       <c r="B49" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>101</v>
-[...4 lines deleted...]
-      <c r="F49" s="12"/>
+        <v>7</v>
+      </c>
+      <c r="E49" s="11"/>
+      <c r="F49" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G49" s="33" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>454</v>
+        <v>491</v>
       </c>
       <c r="I49" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>492</v>
+      </c>
+      <c r="K49" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>177</v>
       </c>
       <c r="M49" s="38" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
-        <v>460</v>
+        <v>488</v>
       </c>
       <c r="B50" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>461</v>
+        <v>32</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F50" s="12"/>
       <c r="G50" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>462</v>
+        <v>216</v>
       </c>
       <c r="I50" s="27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>246</v>
+      </c>
+      <c r="K50" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="L50" s="8" t="s">
+        <v>128</v>
       </c>
       <c r="M50" s="38" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:13" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
-        <v>459</v>
+        <v>484</v>
       </c>
       <c r="B51" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F51" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>79</v>
+      </c>
       <c r="G51" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>454</v>
+        <v>485</v>
       </c>
       <c r="I51" s="27" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>82</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="K51" s="9" t="s">
+        <v>282</v>
       </c>
       <c r="L51" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M51" s="38" t="s">
-        <v>29</v>
+        <v>487</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35" t="s">
-        <v>455</v>
+        <v>481</v>
       </c>
       <c r="B52" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>4</v>
+        <v>202</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F52" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G52" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>457</v>
+        <v>482</v>
       </c>
       <c r="I52" s="27" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>82</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="K52" s="9" t="s">
+        <v>266</v>
       </c>
       <c r="L52" s="26" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="M52" s="38" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
       <c r="B53" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>134</v>
+        <v>66</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>42</v>
+        <v>202</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F53" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G53" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>454</v>
+        <v>219</v>
       </c>
       <c r="I53" s="27" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>82</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="K53" s="9" t="s">
+        <v>266</v>
       </c>
       <c r="L53" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M53" s="38" t="s">
-        <v>29</v>
+        <v>483</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="142.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="B54" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D54" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E54" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="11"/>
       <c r="F54" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G54" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>476</v>
+      </c>
+      <c r="I54" s="10" t="s">
+        <v>82</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>451</v>
+        <v>479</v>
       </c>
       <c r="K54" s="10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="L54" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M54" s="38" t="s">
-        <v>95</v>
+        <v>434</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
-        <v>445</v>
+        <v>474</v>
       </c>
       <c r="B55" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C55" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F55" s="12"/>
+      <c r="G55" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="I55" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="K55" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="L55" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M55" s="38" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="35" t="s">
+        <v>472</v>
+      </c>
+      <c r="B56" s="36" t="s">
         <v>446</v>
       </c>
-      <c r="D55" s="37" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="C56" s="7" t="s">
-        <v>34</v>
+        <v>473</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F56" s="12"/>
       <c r="G56" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="I56" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>444</v>
+        <v>371</v>
       </c>
       <c r="K56" s="10" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="L56" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M56" s="38" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A57" s="35" t="s">
-        <v>439</v>
+        <v>469</v>
       </c>
       <c r="B57" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>133</v>
+        <v>470</v>
       </c>
       <c r="D57" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F57" s="12"/>
       <c r="G57" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>442</v>
+        <v>471</v>
       </c>
       <c r="I57" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J57" s="7" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>371</v>
+      </c>
+      <c r="K57" s="10" t="s">
+        <v>260</v>
       </c>
       <c r="L57" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M57" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:13" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A58" s="35" t="s">
-        <v>438</v>
+        <v>468</v>
       </c>
       <c r="B58" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F58" s="12"/>
       <c r="G58" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>441</v>
+        <v>463</v>
       </c>
       <c r="I58" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J58" s="7" t="s">
-        <v>230</v>
+        <v>371</v>
       </c>
       <c r="K58" s="10" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="L58" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M58" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:13" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A59" s="35" t="s">
-        <v>435</v>
+        <v>464</v>
       </c>
       <c r="B59" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>201</v>
+        <v>64</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F59" s="12"/>
       <c r="G59" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>220</v>
+        <v>466</v>
       </c>
       <c r="I59" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J59" s="7" t="s">
-        <v>436</v>
+        <v>465</v>
       </c>
       <c r="K59" s="10" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="L59" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="L59" s="26" t="s">
         <v>39</v>
       </c>
       <c r="M59" s="38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35" t="s">
-        <v>430</v>
+        <v>462</v>
       </c>
       <c r="B60" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D60" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F60" s="12"/>
       <c r="G60" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>432</v>
+        <v>463</v>
       </c>
       <c r="I60" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J60" s="7" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="K60" s="10" t="s">
-        <v>433</v>
+        <v>260</v>
       </c>
       <c r="L60" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M60" s="38" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" ht="142.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A61" s="35" t="s">
-        <v>431</v>
+        <v>461</v>
       </c>
       <c r="B61" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F61" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G61" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>415</v>
+        <v>459</v>
       </c>
       <c r="I61" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J61" s="7" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>460</v>
+      </c>
+      <c r="K61" s="10" t="s">
+        <v>275</v>
       </c>
       <c r="L61" s="8" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
       <c r="M61" s="38" t="s">
-        <v>428</v>
+        <v>96</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A62" s="35" t="s">
-        <v>421</v>
+        <v>454</v>
       </c>
       <c r="B62" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>426</v>
+        <v>455</v>
       </c>
       <c r="D62" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E62" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F62" s="12"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="12" t="s">
+        <v>79</v>
+      </c>
       <c r="G62" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>456</v>
+      </c>
+      <c r="I62" s="47" t="s">
+        <v>121</v>
       </c>
       <c r="J62" s="7" t="s">
-        <v>422</v>
+        <v>457</v>
       </c>
       <c r="K62" s="10" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>458</v>
+      </c>
+      <c r="L62" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M62" s="38" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:13" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A63" s="35" t="s">
-        <v>418</v>
+        <v>449</v>
       </c>
       <c r="B63" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>202</v>
+        <v>34</v>
       </c>
       <c r="D63" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F63" s="12"/>
       <c r="G63" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>419</v>
+        <v>452</v>
       </c>
       <c r="I63" s="27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>420</v>
+        <v>453</v>
       </c>
       <c r="K63" s="10" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>276</v>
+      </c>
+      <c r="L63" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M63" s="38" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A64" s="35" t="s">
-        <v>417</v>
+        <v>448</v>
       </c>
       <c r="B64" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F64" s="12"/>
       <c r="G64" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="I64" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="K64" s="9" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>260</v>
+      </c>
+      <c r="L64" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M64" s="38" t="s">
-        <v>211</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A65" s="35" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="B65" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D65" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F65" s="12"/>
       <c r="G65" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>221</v>
+        <v>450</v>
       </c>
       <c r="I65" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>236</v>
+      </c>
+      <c r="K65" s="10" t="s">
+        <v>260</v>
       </c>
       <c r="L65" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M65" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:13" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35" t="s">
-        <v>410</v>
+        <v>444</v>
       </c>
       <c r="B66" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>414</v>
+        <v>203</v>
       </c>
       <c r="D66" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F66" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G66" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>415</v>
+        <v>222</v>
       </c>
       <c r="I66" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J66" s="7" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>445</v>
+      </c>
+      <c r="K66" s="10" t="s">
+        <v>267</v>
       </c>
       <c r="L66" s="8" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
       <c r="M66" s="38" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="67" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A67" s="35" t="s">
-        <v>409</v>
+        <v>439</v>
       </c>
       <c r="B67" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>411</v>
+        <v>139</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F67" s="12"/>
       <c r="G67" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>412</v>
+        <v>441</v>
       </c>
       <c r="I67" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J67" s="7" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>371</v>
+      </c>
+      <c r="K67" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="L67" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M67" s="38" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A68" s="35" t="s">
-        <v>408</v>
+        <v>440</v>
       </c>
       <c r="B68" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>98</v>
+        <v>438</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F68" s="12"/>
       <c r="G68" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="I68" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J68" s="7" t="s">
-        <v>244</v>
+        <v>371</v>
       </c>
       <c r="K68" s="9" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="L68" s="8" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="M68" s="38" t="s">
-        <v>59</v>
+        <v>437</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A69" s="35" t="s">
-        <v>404</v>
+        <v>430</v>
       </c>
       <c r="B69" s="36" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>405</v>
+        <v>435</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F69" s="12"/>
       <c r="G69" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="I69" s="27"/>
+        <v>436</v>
+      </c>
+      <c r="I69" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J69" s="7" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>431</v>
+      </c>
+      <c r="K69" s="10" t="s">
+        <v>433</v>
+      </c>
+      <c r="L69" s="8" t="s">
+        <v>128</v>
       </c>
       <c r="M69" s="38" t="s">
-        <v>104</v>
+        <v>213</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A70" s="35" t="s">
-        <v>401</v>
+        <v>427</v>
       </c>
       <c r="B70" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>21</v>
+        <v>204</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F70" s="12"/>
       <c r="G70" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>403</v>
+        <v>428</v>
       </c>
       <c r="I70" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J70" s="7" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>429</v>
+      </c>
+      <c r="K70" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="L70" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M70" s="38" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A71" s="35" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="B71" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>297</v>
+        <v>61</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F71" s="12" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G71" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>399</v>
+        <v>443</v>
       </c>
       <c r="I71" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J71" s="7" t="s">
-        <v>298</v>
+        <v>245</v>
       </c>
       <c r="K71" s="9" t="s">
-        <v>299</v>
+        <v>432</v>
       </c>
       <c r="L71" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M71" s="38" t="s">
-        <v>400</v>
+        <v>213</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A72" s="35" t="s">
-        <v>396</v>
+        <v>425</v>
       </c>
       <c r="B72" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="D72" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F72" s="12"/>
+        <v>79</v>
+      </c>
+      <c r="F72" s="12" t="s">
+        <v>79</v>
+      </c>
       <c r="G72" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>397</v>
+        <v>223</v>
       </c>
       <c r="I72" s="27" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="J72" s="7" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K72" s="9" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>283</v>
+      </c>
+      <c r="L72" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M72" s="38" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A73" s="35" t="s">
-        <v>392</v>
+        <v>419</v>
       </c>
       <c r="B73" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>393</v>
+        <v>423</v>
       </c>
       <c r="D73" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F73" s="12"/>
       <c r="G73" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>395</v>
+        <v>424</v>
       </c>
       <c r="I73" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J73" s="7" t="s">
-        <v>241</v>
+        <v>422</v>
       </c>
       <c r="K73" s="9" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>403</v>
+      </c>
+      <c r="L73" s="8" t="s">
+        <v>177</v>
       </c>
       <c r="M73" s="38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
-        <v>389</v>
+        <v>418</v>
       </c>
       <c r="B74" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>24</v>
+        <v>420</v>
       </c>
       <c r="D74" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F74" s="12"/>
       <c r="G74" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>391</v>
+        <v>421</v>
       </c>
       <c r="I74" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J74" s="7" t="s">
-        <v>390</v>
+        <v>422</v>
       </c>
       <c r="K74" s="9" t="s">
-        <v>270</v>
+        <v>403</v>
       </c>
       <c r="L74" s="8" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="M74" s="38" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
       <c r="B75" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D75" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F75" s="12"/>
       <c r="G75" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="I75" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J75" s="7" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="K75" s="9" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>260</v>
+      </c>
+      <c r="L75" s="8" t="s">
+        <v>128</v>
       </c>
       <c r="M75" s="38" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A76" s="35" t="s">
-        <v>383</v>
+        <v>413</v>
       </c>
       <c r="B76" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>384</v>
+        <v>414</v>
       </c>
       <c r="D76" s="37" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F76" s="12"/>
+        <v>79</v>
+      </c>
+      <c r="F76" s="12" t="s">
+        <v>79</v>
+      </c>
       <c r="G76" s="33" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="I76" s="27"/>
       <c r="J76" s="7" t="s">
-        <v>386</v>
+        <v>105</v>
       </c>
       <c r="K76" s="9" t="s">
-        <v>254</v>
+        <v>105</v>
       </c>
       <c r="L76" s="26" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="M76" s="38" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>380</v>
+    <row r="77" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="35" t="s">
+        <v>410</v>
       </c>
       <c r="B77" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="D77" s="37" t="s">
-        <v>101</v>
+        <v>4</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F77" s="12"/>
       <c r="G77" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>381</v>
+        <v>412</v>
       </c>
       <c r="I77" s="27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J77" s="7" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="K77" s="9" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>266</v>
+      </c>
+      <c r="L77" s="26" t="s">
+        <v>411</v>
       </c>
       <c r="M77" s="38" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A78" s="35" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="B78" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>117</v>
+        <v>306</v>
       </c>
       <c r="D78" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F78" s="12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G78" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H78" s="7" t="s">
-        <v>379</v>
+        <v>408</v>
       </c>
       <c r="I78" s="27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J78" s="7" t="s">
-        <v>245</v>
+        <v>307</v>
       </c>
       <c r="K78" s="9" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>308</v>
+      </c>
+      <c r="L78" s="8" t="s">
+        <v>128</v>
       </c>
       <c r="M78" s="38" t="s">
-        <v>121</v>
+        <v>409</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="175.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>373</v>
+    <row r="79" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="35" t="s">
+        <v>405</v>
       </c>
       <c r="B79" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>375</v>
+        <v>120</v>
       </c>
       <c r="D79" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F79" s="12"/>
       <c r="G79" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="I79" s="27"/>
+        <v>406</v>
+      </c>
+      <c r="I79" s="27" t="s">
+        <v>121</v>
+      </c>
       <c r="J79" s="7" t="s">
-        <v>251</v>
+        <v>231</v>
       </c>
       <c r="K79" s="9" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="L79" s="8" t="s">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="M79" s="38" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>372</v>
+    <row r="80" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="35" t="s">
+        <v>401</v>
       </c>
       <c r="B80" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>374</v>
+        <v>402</v>
       </c>
       <c r="D80" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E80" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E80" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F80" s="12"/>
       <c r="G80" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H80" s="7" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="I80" s="10"/>
+        <v>404</v>
+      </c>
+      <c r="I80" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J80" s="7" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="K80" s="9" t="s">
-        <v>279</v>
+        <v>403</v>
       </c>
       <c r="L80" s="26" t="s">
-        <v>175</v>
+        <v>114</v>
       </c>
       <c r="M80" s="38" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="81" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>368</v>
+    <row r="81" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="35" t="s">
+        <v>398</v>
       </c>
       <c r="B81" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="D81" s="37" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F81" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F81" s="12" t="s">
+        <v>79</v>
+      </c>
       <c r="G81" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>369</v>
+        <v>400</v>
       </c>
       <c r="I81" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J81" s="7" t="s">
-        <v>370</v>
+        <v>399</v>
       </c>
       <c r="K81" s="9" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>279</v>
+      </c>
+      <c r="L81" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M81" s="38" t="s">
-        <v>371</v>
+        <v>131</v>
       </c>
     </row>
-    <row r="82" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>363</v>
+    <row r="82" spans="1:13" ht="144" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="35" t="s">
+        <v>396</v>
       </c>
       <c r="B82" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>364</v>
+        <v>97</v>
       </c>
       <c r="D82" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F82" s="12"/>
       <c r="G82" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>367</v>
+        <v>397</v>
       </c>
       <c r="I82" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J82" s="7" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>236</v>
+      </c>
+      <c r="K82" s="9" t="s">
+        <v>277</v>
       </c>
       <c r="L82" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M82" s="38" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:13" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A83" s="35" t="s">
-        <v>360</v>
+        <v>392</v>
       </c>
       <c r="B83" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>125</v>
+        <v>393</v>
       </c>
       <c r="D83" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F83" s="12"/>
       <c r="G83" s="33" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="I83" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J83" s="7" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>395</v>
+      </c>
+      <c r="K83" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="L83" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M83" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="84" spans="1:13" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>354</v>
+    <row r="84" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="44" t="s">
+        <v>389</v>
       </c>
       <c r="B84" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="D84" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="E84" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F84" s="12"/>
+      <c r="G84" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="I84" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="K84" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="L84" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="M84" s="38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="B85" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D85" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E85" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F85" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G85" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H85" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I85" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="J85" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="K85" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="L85" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M85" s="38" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" ht="175.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="44" t="s">
+        <v>382</v>
+      </c>
+      <c r="B86" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D86" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E84" s="11" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="E86" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F86" s="12"/>
       <c r="G86" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>222</v>
+        <v>386</v>
       </c>
       <c r="I86" s="27"/>
       <c r="J86" s="7" t="s">
-        <v>352</v>
+        <v>257</v>
       </c>
       <c r="K86" s="9" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="L86" s="8" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="M86" s="38" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="87" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>349</v>
+    <row r="87" spans="1:13" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="44" t="s">
+        <v>381</v>
       </c>
       <c r="B87" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>347</v>
+        <v>383</v>
       </c>
       <c r="D87" s="37" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="E87" s="11"/>
       <c r="F87" s="12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G87" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>385</v>
+      </c>
+      <c r="I87" s="10"/>
+      <c r="J87" s="7" t="s">
+        <v>258</v>
       </c>
       <c r="K87" s="9" t="s">
-        <v>258</v>
+        <v>288</v>
       </c>
       <c r="L87" s="26" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="M87" s="38" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="88" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>345</v>
+    <row r="88" spans="1:13" ht="111.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="44" t="s">
+        <v>377</v>
       </c>
       <c r="B88" s="36" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="D88" s="37" t="s">
-        <v>4</v>
+        <v>102</v>
       </c>
       <c r="E88" s="11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F88" s="12"/>
       <c r="G88" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-        <v>246</v>
+        <v>378</v>
+      </c>
+      <c r="I88" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="J88" s="7" t="s">
+        <v>379</v>
       </c>
       <c r="K88" s="9" t="s">
-        <v>257</v>
+        <v>284</v>
       </c>
       <c r="L88" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M88" s="38" t="s">
-        <v>106</v>
+        <v>380</v>
       </c>
     </row>
-    <row r="89" spans="1:13" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>343</v>
+    <row r="89" spans="1:13" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="44" t="s">
+        <v>372</v>
       </c>
       <c r="B89" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>19</v>
+        <v>373</v>
       </c>
       <c r="D89" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E89" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F89" s="12"/>
       <c r="G89" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="I89" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J89" s="7" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>375</v>
+      </c>
+      <c r="K89" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="L89" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M89" s="38" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
-    <row r="90" spans="1:13" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:13" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A90" s="35" t="s">
-        <v>339</v>
+        <v>369</v>
       </c>
       <c r="B90" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>342</v>
+        <v>126</v>
       </c>
       <c r="D90" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E90" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F90" s="12"/>
       <c r="G90" s="33" t="s">
         <v>72</v>
       </c>
       <c r="H90" s="7" t="s">
-        <v>340</v>
+        <v>370</v>
       </c>
       <c r="I90" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J90" s="7" t="s">
-        <v>243</v>
+        <v>371</v>
       </c>
       <c r="K90" s="10" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>260</v>
+      </c>
+      <c r="L90" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M90" s="38" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
-    <row r="91" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>336</v>
+    <row r="91" spans="1:13" ht="146.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="35" t="s">
+        <v>363</v>
       </c>
       <c r="B91" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D91" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E91" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F91" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F91" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G91" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>337</v>
+        <v>364</v>
       </c>
       <c r="I91" s="27" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>82</v>
+      </c>
+      <c r="J91" s="13" t="s">
+        <v>365</v>
       </c>
       <c r="K91" s="9" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="L91" s="8" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="M91" s="38" t="s">
-        <v>338</v>
+        <v>56</v>
       </c>
     </row>
-    <row r="92" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>334</v>
+    <row r="92" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="35" t="s">
+        <v>362</v>
       </c>
       <c r="B92" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="D92" s="37" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F92" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F92" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G92" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="I92" s="27"/>
       <c r="J92" s="7" t="s">
-        <v>229</v>
+        <v>368</v>
       </c>
       <c r="K92" s="9" t="s">
-        <v>278</v>
+        <v>105</v>
       </c>
       <c r="L92" s="8" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="M92" s="38" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="44" t="s">
-        <v>331</v>
+      <c r="A93" s="35" t="s">
+        <v>360</v>
       </c>
       <c r="B93" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D93" s="37" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F93" s="12"/>
       <c r="G93" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="I93" s="27"/>
       <c r="J93" s="7" t="s">
-        <v>229</v>
+        <v>361</v>
       </c>
       <c r="K93" s="9" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>266</v>
+      </c>
+      <c r="L93" s="8" t="s">
+        <v>128</v>
       </c>
       <c r="M93" s="38" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="44" t="s">
-        <v>326</v>
+      <c r="A94" s="35" t="s">
+        <v>358</v>
       </c>
       <c r="B94" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>327</v>
+        <v>356</v>
       </c>
       <c r="D94" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E94" s="11" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F94" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F94" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G94" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>330</v>
+        <v>359</v>
       </c>
       <c r="I94" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="J94" s="7" t="s">
-        <v>328</v>
+      <c r="J94" s="15" t="s">
+        <v>357</v>
       </c>
       <c r="K94" s="9" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="L94" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="L94" s="26" t="s">
         <v>39</v>
       </c>
       <c r="M94" s="38" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="44" t="s">
-        <v>323</v>
+      <c r="A95" s="35" t="s">
+        <v>354</v>
       </c>
       <c r="B95" s="36" t="s">
-        <v>437</v>
+        <v>90</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="D95" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E95" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F95" s="12"/>
+      <c r="G95" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="I95" s="27"/>
+      <c r="J95" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="K95" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="L95" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M95" s="38" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="35" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D96" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E95" s="11" t="s">
-[...11 lines deleted...]
-      <c r="I95" s="27" t="s">
+      <c r="E96" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F96" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G96" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="I96" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="J95" s="7" t="s">
-[...9 lines deleted...]
-        <v>60</v>
+      <c r="J96" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="K96" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="L96" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="M96" s="38" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="96" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-        <v>319</v>
+    <row r="97" spans="1:13" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="35" t="s">
+        <v>348</v>
       </c>
       <c r="B97" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>204</v>
+        <v>351</v>
       </c>
       <c r="D97" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E97" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F97" s="12"/>
       <c r="G97" s="33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>224</v>
+        <v>349</v>
       </c>
       <c r="I97" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J97" s="7" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>249</v>
+      </c>
+      <c r="K97" s="10" t="s">
+        <v>350</v>
       </c>
       <c r="L97" s="8" t="s">
         <v>39</v>
       </c>
       <c r="M97" s="38" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
-    <row r="98" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A98" s="44" t="s">
-        <v>317</v>
+        <v>345</v>
       </c>
       <c r="B98" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D98" s="37" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-        <v>72</v>
+        <v>7</v>
+      </c>
+      <c r="E98" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F98" s="12"/>
+      <c r="G98" s="33" t="s">
+        <v>199</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="I98" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="I98" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J98" s="7" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="K98" s="9" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="L98" s="8" t="s">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="M98" s="38" t="s">
-        <v>48</v>
+        <v>347</v>
       </c>
     </row>
-    <row r="99" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A99" s="44" t="s">
-        <v>315</v>
+        <v>343</v>
       </c>
       <c r="B99" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D99" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F99" s="12"/>
       <c r="G99" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>316</v>
+        <v>344</v>
       </c>
       <c r="I99" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J99" s="7" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="K99" s="9" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>287</v>
+      </c>
+      <c r="L99" s="8" t="s">
+        <v>128</v>
       </c>
       <c r="M99" s="38" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A100" s="44" t="s">
-        <v>312</v>
+        <v>340</v>
       </c>
       <c r="B100" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D100" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E100" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E100" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F100" s="12"/>
       <c r="G100" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>341</v>
+      </c>
+      <c r="I100" s="27" t="s">
+        <v>82</v>
       </c>
       <c r="J100" s="7" t="s">
-        <v>314</v>
+        <v>231</v>
       </c>
       <c r="K100" s="9" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>342</v>
+      </c>
+      <c r="L100" s="26" t="s">
+        <v>177</v>
       </c>
       <c r="M100" s="38" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
     </row>
-    <row r="101" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A101" s="44" t="s">
-        <v>309</v>
+        <v>335</v>
       </c>
       <c r="B101" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>67</v>
+        <v>336</v>
       </c>
       <c r="D101" s="37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="F101" s="12"/>
       <c r="G101" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>226</v>
+        <v>339</v>
       </c>
       <c r="I101" s="27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J101" s="7" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="K101" s="9" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="L101" s="8" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="M101" s="38" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
     </row>
-    <row r="102" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A102" s="44" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="B102" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>307</v>
+        <v>14</v>
       </c>
       <c r="D102" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E102" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F102" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F102" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G102" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>304</v>
+        <v>333</v>
       </c>
       <c r="I102" s="27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J102" s="7" t="s">
-        <v>305</v>
+        <v>334</v>
       </c>
       <c r="K102" s="9" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="L102" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M102" s="38" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="103" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A103" s="44" t="s">
-        <v>301</v>
+        <v>331</v>
       </c>
       <c r="B103" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>10</v>
+        <v>205</v>
       </c>
       <c r="D103" s="37" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="E103" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F103" s="12"/>
       <c r="G103" s="33" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="I103" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J103" s="7" t="s">
-        <v>244</v>
+        <v>330</v>
       </c>
       <c r="K103" s="9" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="L103" s="8" t="s">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="M103" s="38" t="s">
-        <v>302</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="104" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A104" s="44" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
       <c r="B104" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="D104" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E104" s="11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F104" s="12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G104" s="33" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I104" s="27" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J104" s="7" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="K104" s="9" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>329</v>
+      </c>
+      <c r="L104" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="M104" s="38" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="105" spans="1:13" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>293</v>
+    <row r="105" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="44" t="s">
+        <v>326</v>
       </c>
       <c r="B105" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D105" s="37" t="s">
-        <v>4</v>
-[...6 lines deleted...]
-        <v>197</v>
+        <v>42</v>
+      </c>
+      <c r="E105" s="11"/>
+      <c r="F105" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G105" s="46" t="s">
+        <v>73</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>327</v>
+      </c>
+      <c r="I105" s="10" t="s">
+        <v>83</v>
       </c>
       <c r="J105" s="7" t="s">
-        <v>232</v>
+        <v>253</v>
       </c>
       <c r="K105" s="9" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="L105" s="8" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="M105" s="38" t="s">
-        <v>296</v>
+        <v>48</v>
       </c>
     </row>
-    <row r="106" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>289</v>
+    <row r="106" spans="1:13" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="44" t="s">
+        <v>324</v>
       </c>
       <c r="B106" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>290</v>
+        <v>8</v>
       </c>
       <c r="D106" s="37" t="s">
-        <v>291</v>
+        <v>42</v>
       </c>
       <c r="E106" s="11" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F106" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F106" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G106" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="I106" s="27"/>
+        <v>325</v>
+      </c>
+      <c r="I106" s="27" t="s">
+        <v>82</v>
+      </c>
       <c r="J106" s="7" t="s">
-        <v>295</v>
+        <v>256</v>
       </c>
       <c r="K106" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="L106" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M106" s="38" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="44" t="s">
+        <v>321</v>
+      </c>
+      <c r="B107" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C107" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="L106" s="8" t="s">
-[...3 lines deleted...]
-        <v>123</v>
+      <c r="D107" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="11"/>
+      <c r="F107" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G107" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="I107" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="J107" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="K107" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="L107" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="M107" s="38" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-        <v>282</v>
+    <row r="108" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="44" t="s">
+        <v>318</v>
       </c>
       <c r="B108" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>283</v>
+        <v>67</v>
       </c>
       <c r="D108" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E108" s="11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F108" s="12"/>
+        <v>76</v>
+      </c>
+      <c r="F108" s="12" t="s">
+        <v>76</v>
+      </c>
       <c r="G108" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>284</v>
+        <v>228</v>
       </c>
       <c r="I108" s="27" t="s">
         <v>82</v>
       </c>
       <c r="J108" s="7" t="s">
-        <v>228</v>
+        <v>320</v>
       </c>
       <c r="K108" s="9" t="s">
-        <v>285</v>
+        <v>319</v>
       </c>
       <c r="L108" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M108" s="38" t="s">
-        <v>286</v>
+        <v>141</v>
       </c>
     </row>
-    <row r="109" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>208</v>
+    <row r="109" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="44" t="s">
+        <v>312</v>
       </c>
       <c r="B109" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>41</v>
+        <v>316</v>
       </c>
       <c r="D109" s="37" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E109" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="F109" s="12"/>
       <c r="G109" s="33" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>209</v>
+        <v>313</v>
       </c>
       <c r="I109" s="27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J109" s="7" t="s">
-        <v>118</v>
+        <v>314</v>
       </c>
       <c r="K109" s="9" t="s">
-        <v>210</v>
+        <v>315</v>
       </c>
       <c r="L109" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M109" s="38" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
     </row>
-    <row r="110" spans="1:13" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>193</v>
+    <row r="110" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="44" t="s">
+        <v>310</v>
       </c>
       <c r="B110" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D110" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E110" s="31" t="s">
-[...6 lines deleted...]
-        <v>197</v>
+      <c r="E110" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F110" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G110" s="33" t="s">
+        <v>73</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>196</v>
+        <v>229</v>
       </c>
       <c r="I110" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="J110" s="14" t="s">
+      <c r="J110" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="K110" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="L110" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="M110" s="38" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="44" t="s">
+        <v>309</v>
+      </c>
+      <c r="B111" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D111" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E111" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F111" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G111" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H111" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="I111" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="J111" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="K111" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="L111" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M111" s="38" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="40" t="s">
+        <v>302</v>
+      </c>
+      <c r="B112" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E112" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F112" s="12"/>
+      <c r="G112" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="I112" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J112" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="K112" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="L112" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="M112" s="38" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="40" t="s">
+        <v>298</v>
+      </c>
+      <c r="B113" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D113" s="37" t="s">
+        <v>300</v>
+      </c>
+      <c r="E113" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F113" s="12"/>
+      <c r="G113" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="I113" s="27"/>
+      <c r="J113" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="K113" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="L113" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="M113" s="38" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="40" t="s">
+        <v>296</v>
+      </c>
+      <c r="B114" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E114" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F114" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G114" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H114" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="I114" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J114" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="K114" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="L114" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M114" s="38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="40" t="s">
+        <v>291</v>
+      </c>
+      <c r="B115" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D115" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E115" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F115" s="12"/>
+      <c r="G115" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H115" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="I115" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="J115" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="K115" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="L115" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="M115" s="38" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B116" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E116" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F116" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G116" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="H116" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="I116" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J116" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="K116" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="L116" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M116" s="38" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="40" t="s">
+        <v>195</v>
+      </c>
+      <c r="B117" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D117" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E117" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F117" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G117" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H117" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="I117" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="J117" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="K117" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="L117" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M117" s="38" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="40" t="s">
+        <v>191</v>
+      </c>
+      <c r="B118" s="41" t="s">
+        <v>446</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="E118" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F118" s="32"/>
+      <c r="G118" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="H118" s="7" t="s">
         <v>194</v>
       </c>
-      <c r="K110" s="9" t="s">
-[...6 lines deleted...]
-        <v>130</v>
+      <c r="I118" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="J118" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="K118" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="L118" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="M118" s="38" t="s">
+        <v>192</v>
       </c>
     </row>
-    <row r="111" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="J112" s="21" t="s">
+    <row r="119" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="40" t="s">
         <v>185</v>
       </c>
-      <c r="K112" s="22" t="s">
-[...5 lines deleted...]
-      <c r="M112" s="43" t="s">
+      <c r="B119" s="41" t="s">
+        <v>446</v>
+      </c>
+      <c r="C119" s="21" t="s">
         <v>186</v>
-      </c>
-[...249 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D119" s="42" t="s">
         <v>7</v>
       </c>
       <c r="E119" s="31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F119" s="32" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G119" s="34" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H119" s="21" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="I119" s="28" t="s">
         <v>82</v>
       </c>
       <c r="J119" s="21" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="K119" s="22" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="L119" s="26" t="s">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="M119" s="43" t="s">
-        <v>147</v>
+        <v>188</v>
       </c>
     </row>
-    <row r="120" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A120" s="40" t="s">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="B120" s="41" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C120" s="21" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="D120" s="42" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E120" s="31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F120" s="32"/>
       <c r="G120" s="34" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H120" s="21" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="I120" s="28" t="s">
         <v>82</v>
       </c>
       <c r="J120" s="21" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="K120" s="22" t="s">
-        <v>141</v>
+        <v>289</v>
       </c>
       <c r="L120" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M120" s="43" t="s">
-        <v>92</v>
+        <v>207</v>
       </c>
     </row>
-    <row r="121" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:13" ht="118.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A121" s="40" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>158</v>
+      </c>
+      <c r="B121" s="36" t="s">
+        <v>446</v>
       </c>
       <c r="C121" s="21" t="s">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="D121" s="42" t="s">
         <v>7</v>
       </c>
       <c r="E121" s="31" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F121" s="32"/>
+        <v>79</v>
+      </c>
+      <c r="F121" s="32" t="s">
+        <v>79</v>
+      </c>
       <c r="G121" s="34" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
       <c r="H121" s="21" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I121" s="28"/>
       <c r="J121" s="21" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="K121" s="22" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="L121" s="26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M121" s="43" t="s">
-        <v>207</v>
+        <v>17</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:13" ht="171" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A122" s="40" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="B122" s="36" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C122" s="21" t="s">
-        <v>11</v>
+        <v>156</v>
       </c>
       <c r="D122" s="42" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="E122" s="31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F122" s="32"/>
       <c r="G122" s="34" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H122" s="21" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="I122" s="28" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J122" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="K122" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="L122" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M122" s="43" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B123" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C123" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D123" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E123" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F123" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G123" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H123" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="I123" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J123" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="K123" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="L123" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="M123" s="43" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B124" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C124" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D124" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E124" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F124" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G124" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="H124" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="I124" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J124" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="K124" s="22" t="s">
+        <v>317</v>
+      </c>
+      <c r="L124" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="M124" s="43" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="99" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B125" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C125" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="D125" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="E125" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F125" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G125" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H125" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="I125" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="J125" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="K125" s="22" t="s">
+        <v>208</v>
+      </c>
+      <c r="L125" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M125" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="157.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="40" t="s">
+        <v>148</v>
+      </c>
+      <c r="B126" s="41" t="s">
+        <v>446</v>
+      </c>
+      <c r="C126" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D126" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E126" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F126" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G126" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H126" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="I126" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="J126" s="21" t="s">
         <v>174</v>
       </c>
-      <c r="K122" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L122" s="26" t="s">
+      <c r="K126" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="L126" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="M126" s="43" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="207.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B127" s="41" t="s">
+        <v>446</v>
+      </c>
+      <c r="C127" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="D127" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E127" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F127" s="32"/>
+      <c r="G127" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H127" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="I127" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="J127" s="21" t="s">
         <v>175</v>
       </c>
-      <c r="M122" s="43" t="s">
-        <v>107</v>
+      <c r="K127" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="L127" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M127" s="43" t="s">
+        <v>93</v>
       </c>
     </row>
-    <row r="123" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="M123" s="6"/>
+    <row r="128" spans="1:13" ht="147" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B128" s="41" t="s">
+        <v>446</v>
+      </c>
+      <c r="C128" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D128" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E128" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F128" s="32"/>
+      <c r="G128" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H128" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="I128" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="J128" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="K128" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="L128" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M128" s="43" t="s">
+        <v>209</v>
+      </c>
     </row>
-    <row r="145" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M145" s="1"/>
+    <row r="129" spans="1:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B129" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="C129" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E129" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F129" s="32"/>
+      <c r="G129" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H129" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="I129" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J129" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="K129" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="L129" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M129" s="43" t="s">
+        <v>108</v>
+      </c>
     </row>
-    <row r="146" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M146" s="1"/>
+    <row r="130" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A130" s="17"/>
+      <c r="C130" s="5"/>
+      <c r="L130" s="5"/>
+      <c r="M130" s="6"/>
     </row>
-    <row r="147" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M147" s="1"/>
+    <row r="152" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A152" s="18"/>
+      <c r="C152" s="3"/>
+      <c r="D152" s="3"/>
+      <c r="G152" s="29"/>
+      <c r="H152" s="1"/>
+      <c r="I152" s="29"/>
+      <c r="J152" s="1"/>
+      <c r="K152" s="1"/>
+      <c r="L152" s="3"/>
+      <c r="M152" s="1"/>
     </row>
-    <row r="148" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M148" s="1"/>
+    <row r="153" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A153" s="18"/>
+      <c r="C153" s="3"/>
+      <c r="D153" s="3"/>
+      <c r="G153" s="29"/>
+      <c r="H153" s="1"/>
+      <c r="I153" s="29"/>
+      <c r="J153" s="1"/>
+      <c r="K153" s="1"/>
+      <c r="L153" s="3"/>
+      <c r="M153" s="1"/>
     </row>
-    <row r="149" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M149" s="1"/>
+    <row r="154" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A154" s="18"/>
+      <c r="C154" s="3"/>
+      <c r="D154" s="3"/>
+      <c r="G154" s="29"/>
+      <c r="H154" s="1"/>
+      <c r="I154" s="29"/>
+      <c r="J154" s="1"/>
+      <c r="K154" s="1"/>
+      <c r="L154" s="3"/>
+      <c r="M154" s="1"/>
     </row>
-    <row r="150" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M150" s="6"/>
+    <row r="155" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A155" s="18"/>
+      <c r="C155" s="3"/>
+      <c r="D155" s="3"/>
+      <c r="G155" s="29"/>
+      <c r="H155" s="1"/>
+      <c r="I155" s="29"/>
+      <c r="J155" s="1"/>
+      <c r="K155" s="1"/>
+      <c r="L155" s="3"/>
+      <c r="M155" s="1"/>
     </row>
-    <row r="151" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M151" s="6"/>
+    <row r="156" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A156" s="18"/>
+      <c r="C156" s="3"/>
+      <c r="D156" s="3"/>
+      <c r="G156" s="29"/>
+      <c r="H156" s="1"/>
+      <c r="I156" s="29"/>
+      <c r="J156" s="1"/>
+      <c r="K156" s="1"/>
+      <c r="L156" s="3"/>
+      <c r="M156" s="1"/>
+    </row>
+    <row r="157" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A157" s="17"/>
+      <c r="B157" s="4"/>
+      <c r="C157" s="5"/>
+      <c r="D157" s="5"/>
+      <c r="E157" s="4"/>
+      <c r="F157" s="4"/>
+      <c r="G157" s="30"/>
+      <c r="H157" s="6"/>
+      <c r="I157" s="30"/>
+      <c r="J157" s="6"/>
+      <c r="K157" s="6"/>
+      <c r="L157" s="5"/>
+      <c r="M157" s="6"/>
+    </row>
+    <row r="158" spans="1:13" s="2" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A158" s="17"/>
+      <c r="B158" s="4"/>
+      <c r="C158" s="5"/>
+      <c r="D158" s="5"/>
+      <c r="E158" s="4"/>
+      <c r="F158" s="4"/>
+      <c r="G158" s="30"/>
+      <c r="H158" s="6"/>
+      <c r="I158" s="30"/>
+      <c r="J158" s="6"/>
+      <c r="K158" s="6"/>
+      <c r="L158" s="5"/>
+      <c r="M158" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:M122" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
+  <autoFilter ref="A7:M129" xr:uid="{EDB6A01D-E597-49D0-850D-5AFFCD8FB2F5}"/>
   <mergeCells count="16">
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:F6"/>
+    <mergeCell ref="H5:H7"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
-    <mergeCell ref="A3:M3"/>
-[...6 lines deleted...]
-    <mergeCell ref="H5:H7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A8:B12">
-    <cfRule type="expression" dxfId="491" priority="2">
+  <conditionalFormatting sqref="A8:B19">
+    <cfRule type="expression" dxfId="518" priority="5">
       <formula>$B8="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A16:B84">
-    <cfRule type="expression" dxfId="490" priority="96">
+  <conditionalFormatting sqref="A23:B91">
+    <cfRule type="expression" dxfId="517" priority="161">
+      <formula>$B23="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A127:B128">
+    <cfRule type="expression" dxfId="516" priority="1246">
+      <formula>$B127="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A126:D126">
+    <cfRule type="expression" dxfId="515" priority="1254">
+      <formula>$B126="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A20:M22">
+    <cfRule type="expression" dxfId="514" priority="119">
+      <formula>$B20="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A92:M98 A99:B110 B111:B118 A118:B125 A129:D129">
+    <cfRule type="expression" dxfId="513" priority="236">
+      <formula>$B92="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:B11">
+    <cfRule type="cellIs" dxfId="512" priority="14" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B12:B15">
+    <cfRule type="cellIs" dxfId="511" priority="46" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B16:B18">
+    <cfRule type="cellIs" dxfId="510" priority="98" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B19:B22">
+    <cfRule type="cellIs" dxfId="509" priority="155" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B23:B31">
+    <cfRule type="cellIs" dxfId="508" priority="184" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B43:B47">
+    <cfRule type="cellIs" dxfId="507" priority="367" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B48:B55">
+    <cfRule type="cellIs" dxfId="506" priority="424" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B56:B117 B121:B125 B129 B32:B51">
+    <cfRule type="cellIs" dxfId="505" priority="240" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B126:B128 B118:B120">
+    <cfRule type="cellIs" dxfId="504" priority="1255" operator="equal">
+      <formula>"終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B17:D17">
+    <cfRule type="expression" dxfId="503" priority="92">
+      <formula>$B17="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B119:D119">
+    <cfRule type="expression" dxfId="502" priority="1232">
+      <formula>$B119="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B12:K12">
+    <cfRule type="expression" dxfId="501" priority="35">
+      <formula>$B12="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B23:M25">
+    <cfRule type="expression" dxfId="500" priority="156">
+      <formula>$B23="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B33:M33 B34:B35">
+    <cfRule type="expression" dxfId="499" priority="234">
+      <formula>$B33="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B43:M43">
+    <cfRule type="expression" dxfId="498" priority="357">
+      <formula>$B43="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B48:M48 B49:D49">
+    <cfRule type="expression" dxfId="497" priority="421">
+      <formula>$B48="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C72">
+    <cfRule type="expression" dxfId="496" priority="699">
+      <formula>$B72="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C100">
+    <cfRule type="expression" dxfId="495" priority="1039">
+      <formula>$B100="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C113:C114">
+    <cfRule type="expression" dxfId="494" priority="1183">
+      <formula>$B113="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C8:D9">
+    <cfRule type="expression" dxfId="493" priority="4">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C10:D10">
+    <cfRule type="expression" dxfId="492" priority="22">
+      <formula>$B10="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C11:D11">
+    <cfRule type="expression" dxfId="491" priority="34">
+      <formula>$B11="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C13:D13">
+    <cfRule type="expression" dxfId="490" priority="54">
+      <formula>$B13="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C14:D14">
+    <cfRule type="expression" dxfId="489" priority="65">
+      <formula>$B14="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:D15">
+    <cfRule type="expression" dxfId="488" priority="77">
+      <formula>$B15="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C16:D16">
+    <cfRule type="expression" dxfId="487" priority="91">
       <formula>$B16="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A120:B121">
-    <cfRule type="expression" dxfId="489" priority="1181">
+  <conditionalFormatting sqref="C18:D18">
+    <cfRule type="expression" dxfId="486" priority="106">
+      <formula>$B18="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C19:D19">
+    <cfRule type="expression" dxfId="485" priority="118">
+      <formula>$B19="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C26:D28">
+    <cfRule type="expression" dxfId="484" priority="192">
+      <formula>$B26="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C29:D29">
+    <cfRule type="expression" dxfId="483" priority="202">
+      <formula>$B29="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C30:D30">
+    <cfRule type="expression" dxfId="482" priority="213">
+      <formula>$B30="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C35:D35">
+    <cfRule type="expression" dxfId="481" priority="262">
+      <formula>$B35="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C37:D37">
+    <cfRule type="expression" dxfId="480" priority="287">
+      <formula>$B37="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C38:D39">
+    <cfRule type="expression" dxfId="479" priority="276">
+      <formula>$B38="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C44:D44">
+    <cfRule type="expression" dxfId="478" priority="376">
+      <formula>$B44="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C45:D45">
+    <cfRule type="expression" dxfId="477" priority="388">
+      <formula>$B45="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C50:D50">
+    <cfRule type="expression" dxfId="476" priority="444">
+      <formula>$B50="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C52:D55">
+    <cfRule type="expression" dxfId="475" priority="473">
+      <formula>$B52="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C60:D60">
+    <cfRule type="expression" dxfId="474" priority="556">
+      <formula>$B60="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C64:D64">
+    <cfRule type="expression" dxfId="473" priority="603">
+      <formula>$B64="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C71:D71">
+    <cfRule type="expression" dxfId="472" priority="692">
+      <formula>$B71="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C84:D84">
+    <cfRule type="expression" dxfId="471" priority="837">
+      <formula>$B84="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C86:D86">
+    <cfRule type="expression" dxfId="470" priority="863">
+      <formula>$B86="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C87:D87">
+    <cfRule type="expression" dxfId="469" priority="868">
+      <formula>$B87="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C89:D89">
+    <cfRule type="expression" dxfId="468" priority="895">
+      <formula>$B89="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C99:D99">
+    <cfRule type="expression" dxfId="467" priority="1032">
+      <formula>$B99="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C106:D106">
+    <cfRule type="expression" dxfId="466" priority="1108">
+      <formula>$B106="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C107:D107">
+    <cfRule type="expression" dxfId="465" priority="1119">
+      <formula>$B107="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C108:D108">
+    <cfRule type="expression" dxfId="464" priority="1131">
+      <formula>$B108="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C110:D110">
+    <cfRule type="expression" dxfId="463" priority="1149">
+      <formula>$B110="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C112:D112">
+    <cfRule type="expression" dxfId="462" priority="1175">
+      <formula>$B112="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C115:D115">
+    <cfRule type="expression" dxfId="461" priority="1198">
+      <formula>$B115="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C118:D118">
+    <cfRule type="expression" dxfId="460" priority="1231">
+      <formula>$B118="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C120:D122">
+    <cfRule type="expression" dxfId="459" priority="1239">
       <formula>$B120="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A119:D119">
-[...5 lines deleted...]
-    <cfRule type="expression" dxfId="487" priority="54">
+  <conditionalFormatting sqref="C123:D123">
+    <cfRule type="expression" dxfId="458" priority="1244">
+      <formula>$B123="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C124:D124">
+    <cfRule type="expression" dxfId="457" priority="1260">
+      <formula>$B124="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C125:D125">
+    <cfRule type="expression" dxfId="456" priority="1245">
+      <formula>$B125="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C128:D128">
+    <cfRule type="expression" dxfId="455" priority="1272">
+      <formula>$B128="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C34:F34">
+    <cfRule type="expression" dxfId="454" priority="250">
+      <formula>$B34="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C37:F39">
+    <cfRule type="expression" dxfId="453" priority="275">
+      <formula>$B37="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C40:F41">
+    <cfRule type="expression" dxfId="452" priority="323">
+      <formula>$B40="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C127:K127">
+    <cfRule type="expression" dxfId="451" priority="1261">
+      <formula>$B127="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C31:M32">
+    <cfRule type="expression" dxfId="450" priority="216">
+      <formula>$B31="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C35:M36">
+    <cfRule type="expression" dxfId="449" priority="252">
+      <formula>$B35="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C42:M42">
+    <cfRule type="expression" dxfId="448" priority="342">
+      <formula>$B42="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C44:M47">
+    <cfRule type="expression" dxfId="447" priority="366">
+      <formula>$B44="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C49:M53">
+    <cfRule type="expression" dxfId="446" priority="430">
+      <formula>$B49="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C56:M63">
+    <cfRule type="expression" dxfId="445" priority="474">
+      <formula>$B56="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C65:M71">
+    <cfRule type="expression" dxfId="444" priority="604">
+      <formula>$B65="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C73:M83">
+    <cfRule type="expression" dxfId="443" priority="707">
+      <formula>$B73="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C85:M85">
+    <cfRule type="expression" dxfId="442" priority="839">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C88:M88">
+    <cfRule type="expression" dxfId="441" priority="870">
+      <formula>$B88="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C90:M91">
+    <cfRule type="expression" dxfId="440" priority="885">
+      <formula>$B90="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C101:M105">
+    <cfRule type="expression" dxfId="439" priority="1047">
+      <formula>$B101="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C108:M109">
+    <cfRule type="expression" dxfId="438" priority="1121">
+      <formula>$B108="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C111:M111 A111:A117">
+    <cfRule type="expression" dxfId="437" priority="1150">
+      <formula>$B111="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C116:M117">
+    <cfRule type="expression" dxfId="436" priority="1201">
+      <formula>$B116="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D10">
+    <cfRule type="cellIs" dxfId="435" priority="17" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="434" priority="18">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="433" priority="19" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="432" priority="20">
+      <formula>IF($B10="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D11">
+    <cfRule type="cellIs" dxfId="431" priority="21" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D8:D129">
+    <cfRule type="cellIs" dxfId="430" priority="16" operator="equal">
+      <formula>"貸与"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D11">
+    <cfRule type="expression" dxfId="429" priority="30">
+      <formula>IF($B13="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="428" priority="31" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="427" priority="32">
+      <formula>IF($B13="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="426" priority="33" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D12:D13">
+    <cfRule type="cellIs" dxfId="425" priority="49" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="424" priority="50">
+      <formula>IF($B14="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="423" priority="51" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="422" priority="52">
+      <formula>IF($B14="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D12:D14">
+    <cfRule type="cellIs" dxfId="421" priority="53" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D14">
+    <cfRule type="expression" dxfId="420" priority="61">
+      <formula>IF($B16="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="419" priority="62" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="418" priority="63">
+      <formula>IF($B16="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D14:D15">
+    <cfRule type="cellIs" dxfId="417" priority="64" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15">
+    <cfRule type="expression" dxfId="416" priority="73">
+      <formula>IF($B17="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="415" priority="74" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="414" priority="75">
+      <formula>IF($B17="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:D16">
+    <cfRule type="cellIs" dxfId="413" priority="76" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16">
+    <cfRule type="expression" dxfId="412" priority="87">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="411" priority="88" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="410" priority="89">
+      <formula>IF($B18="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="409" priority="90" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D17:D18">
+    <cfRule type="cellIs" dxfId="408" priority="101" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="407" priority="102">
+      <formula>IF($B19="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="406" priority="103" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="405" priority="104">
+      <formula>IF($B19="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D17:D19">
+    <cfRule type="cellIs" dxfId="404" priority="105" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19">
+    <cfRule type="expression" dxfId="403" priority="114">
+      <formula>IF($B21="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="402" priority="115" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="401" priority="116">
+      <formula>IF($B21="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="400" priority="117" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D20:D22">
+    <cfRule type="cellIs" dxfId="399" priority="149" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="398" priority="150">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="397" priority="151" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="396" priority="152">
+      <formula>IF($B22="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="395" priority="153" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="394" priority="154">
+      <formula>$B20="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D23:D28">
+    <cfRule type="cellIs" dxfId="393" priority="187" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="392" priority="188">
+      <formula>IF($B25="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="391" priority="189" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="390" priority="190">
+      <formula>IF($B25="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D23:D29">
+    <cfRule type="cellIs" dxfId="389" priority="191" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29">
+    <cfRule type="expression" dxfId="388" priority="198">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="387" priority="199" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="386" priority="200">
+      <formula>IF($B31="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29:D30">
+    <cfRule type="cellIs" dxfId="385" priority="201" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30">
+    <cfRule type="expression" dxfId="384" priority="209">
+      <formula>IF($B32="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="383" priority="210" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="382" priority="211">
+      <formula>IF($B32="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="381" priority="212" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D31">
+    <cfRule type="cellIs" dxfId="380" priority="220" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="379" priority="221">
+      <formula>IF($B33="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="378" priority="222" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="377" priority="223">
+      <formula>IF($B33="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="376" priority="225">
+      <formula>$B31="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D31:D32">
+    <cfRule type="cellIs" dxfId="375" priority="224" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32">
+    <cfRule type="expression" dxfId="374" priority="229">
+      <formula>IF($B34="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="373" priority="230" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="372" priority="231">
+      <formula>IF($B34="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="371" priority="232" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D34">
+    <cfRule type="expression" dxfId="370" priority="233">
+      <formula>$B32="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D33:D34">
+    <cfRule type="cellIs" dxfId="369" priority="245" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="368" priority="246">
+      <formula>IF($B35="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="367" priority="247" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="366" priority="248">
+      <formula>IF($B35="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="365" priority="249" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35">
+    <cfRule type="cellIs" dxfId="364" priority="257" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="363" priority="258">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="362" priority="259" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="361" priority="260">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="360" priority="261" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D36:D39">
+    <cfRule type="cellIs" dxfId="359" priority="282" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="358" priority="283">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="357" priority="284" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="356" priority="285">
+      <formula>IF($B38="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="355" priority="286" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40">
+    <cfRule type="expression" dxfId="354" priority="317">
+      <formula>$B40="終了"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="353" priority="318" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="352" priority="319">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="351" priority="320" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="350" priority="321">
+      <formula>IF($B42="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="349" priority="322" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D41">
+    <cfRule type="cellIs" dxfId="348" priority="334" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="347" priority="335">
+      <formula>IF($B43="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="346" priority="336" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="345" priority="337">
+      <formula>IF($B43="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="344" priority="338" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="343" priority="339">
+      <formula>$B41="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42">
+    <cfRule type="cellIs" dxfId="342" priority="351" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="341" priority="352">
+      <formula>IF($B44="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="340" priority="353" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="339" priority="354">
+      <formula>IF($B44="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="338" priority="355" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="337" priority="356">
+      <formula>$B42="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D43:D44">
+    <cfRule type="cellIs" dxfId="336" priority="371" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="335" priority="372">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="334" priority="373" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="333" priority="374">
+      <formula>IF($B45="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D43:D45">
+    <cfRule type="cellIs" dxfId="332" priority="375" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D45">
+    <cfRule type="expression" dxfId="331" priority="384">
+      <formula>IF($B47="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="330" priority="385" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="329" priority="386">
+      <formula>IF($B47="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D45:D46">
+    <cfRule type="cellIs" dxfId="328" priority="387" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46">
+    <cfRule type="expression" dxfId="327" priority="400">
+      <formula>IF($B48="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="326" priority="401" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="325" priority="402">
+      <formula>IF($B48="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="324" priority="404">
+      <formula>$B46="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule type="cellIs" dxfId="323" priority="403" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D47">
+    <cfRule type="expression" dxfId="322" priority="415">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="321" priority="416" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="320" priority="417">
+      <formula>IF($B49="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="319" priority="418" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="318" priority="419">
+      <formula>$B47="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D48">
+    <cfRule type="cellIs" dxfId="317" priority="423" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="316" priority="425">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="315" priority="426" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="314" priority="427">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="313" priority="428" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D49:D50">
+    <cfRule type="cellIs" dxfId="312" priority="439" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="311" priority="440">
+      <formula>IF($B52="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="310" priority="441" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="309" priority="442">
+      <formula>IF($B52="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D49:D51">
+    <cfRule type="cellIs" dxfId="308" priority="443" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51">
+    <cfRule type="expression" dxfId="307" priority="455">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="306" priority="456" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="305" priority="457">
+      <formula>IF($B53="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="304" priority="459">
+      <formula>$B51="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:D53">
+    <cfRule type="cellIs" dxfId="303" priority="458" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D52:D53">
+    <cfRule type="expression" dxfId="302" priority="469">
+      <formula>IF($B54="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="301" priority="470" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="300" priority="471">
+      <formula>IF($B54="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="299" priority="472" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D55">
+    <cfRule type="cellIs" dxfId="298" priority="485" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="297" priority="486">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="296" priority="487" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="295" priority="488">
+      <formula>IF($B56="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="294" priority="490">
+      <formula>$B54="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D57">
+    <cfRule type="cellIs" dxfId="293" priority="489" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D56:D57">
+    <cfRule type="expression" dxfId="292" priority="509">
+      <formula>IF($B58="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="291" priority="510" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="290" priority="511">
+      <formula>IF($B58="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="289" priority="513">
+      <formula>$B56="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D56:D58">
+    <cfRule type="cellIs" dxfId="288" priority="512" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58">
+    <cfRule type="expression" dxfId="287" priority="524">
+      <formula>IF($B60="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="286" priority="525" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="285" priority="526">
+      <formula>IF($B60="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="284" priority="528">
+      <formula>$B58="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D59">
+    <cfRule type="cellIs" dxfId="283" priority="527" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D59">
+    <cfRule type="expression" dxfId="282" priority="539">
+      <formula>IF($B61="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="281" priority="540" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="280" priority="541">
+      <formula>IF($B61="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="279" priority="543">
+      <formula>$B59="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D59:D60">
+    <cfRule type="cellIs" dxfId="278" priority="542" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60">
+    <cfRule type="expression" dxfId="277" priority="552">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="276" priority="553" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="275" priority="554">
+      <formula>IF($B62="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60:D61">
+    <cfRule type="cellIs" dxfId="274" priority="555" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D61">
+    <cfRule type="expression" dxfId="273" priority="568">
+      <formula>IF($B63="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="272" priority="569" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="271" priority="570">
+      <formula>IF($B63="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="270" priority="572">
+      <formula>$B61="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D61:D63">
+    <cfRule type="cellIs" dxfId="269" priority="571" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D63">
+    <cfRule type="expression" dxfId="268" priority="588">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="267" priority="589" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="266" priority="590">
+      <formula>IF($B64="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="265" priority="592">
+      <formula>$B62="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule type="cellIs" dxfId="264" priority="591" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D64">
+    <cfRule type="expression" dxfId="263" priority="599">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="262" priority="600" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="261" priority="601">
+      <formula>IF($B66="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="260" priority="602" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D65">
+    <cfRule type="cellIs" dxfId="259" priority="611" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="258" priority="612">
+      <formula>IF($B67="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="257" priority="613" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="256" priority="614">
+      <formula>IF($B67="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D65:D66">
+    <cfRule type="cellIs" dxfId="255" priority="615" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66">
+    <cfRule type="expression" dxfId="254" priority="626">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="253" priority="627" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="252" priority="628">
+      <formula>IF($B68="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="251" priority="630">
+      <formula>$B66="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D66:D67">
+    <cfRule type="cellIs" dxfId="250" priority="629" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D67">
+    <cfRule type="expression" dxfId="249" priority="641">
+      <formula>IF($B69="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="248" priority="642" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="247" priority="643">
+      <formula>IF($B69="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="246" priority="645">
+      <formula>$B67="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D67:D68">
+    <cfRule type="cellIs" dxfId="245" priority="644" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D68">
+    <cfRule type="expression" dxfId="244" priority="654">
+      <formula>IF($B70="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="243" priority="655" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="242" priority="656">
+      <formula>IF($B70="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="241" priority="658">
+      <formula>$B68="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D68:D70">
+    <cfRule type="cellIs" dxfId="240" priority="657" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69:D70">
+    <cfRule type="expression" dxfId="239" priority="675">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="238" priority="676" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="237" priority="677">
+      <formula>IF($B71="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="236" priority="679">
+      <formula>$B69="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D69:D71">
+    <cfRule type="cellIs" dxfId="235" priority="678" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D71">
+    <cfRule type="expression" dxfId="234" priority="688">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="233" priority="689" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="232" priority="690">
+      <formula>IF($B73="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D71:D72">
+    <cfRule type="cellIs" dxfId="231" priority="691" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72">
+    <cfRule type="expression" dxfId="230" priority="702">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="229" priority="703" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="228" priority="704">
+      <formula>IF($B74="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="227" priority="705" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D72:D74">
+    <cfRule type="expression" dxfId="226" priority="706">
+      <formula>$B72="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73:D75">
+    <cfRule type="cellIs" dxfId="225" priority="728" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="224" priority="729">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="223" priority="730" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="222" priority="731">
+      <formula>IF($B75="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="221" priority="733">
+      <formula>$B73="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D73:D77">
+    <cfRule type="cellIs" dxfId="220" priority="732" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76:D77">
+    <cfRule type="expression" dxfId="219" priority="747">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="218" priority="748" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="217" priority="749">
+      <formula>IF($B78="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="216" priority="751">
+      <formula>$B76="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76:D78">
+    <cfRule type="cellIs" dxfId="215" priority="750" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D78">
+    <cfRule type="expression" dxfId="214" priority="756">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="213" priority="757" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="212" priority="758">
+      <formula>IF($B80="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D78:D79">
+    <cfRule type="cellIs" dxfId="211" priority="759" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D79">
+    <cfRule type="expression" dxfId="210" priority="771">
+      <formula>IF($B81="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="209" priority="772" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="208" priority="773">
+      <formula>IF($B81="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="207" priority="775">
+      <formula>$B79="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D79:D81">
+    <cfRule type="cellIs" dxfId="206" priority="774" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D80:D81">
+    <cfRule type="expression" dxfId="205" priority="792">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="204" priority="793" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="203" priority="794">
+      <formula>IF($B82="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="202" priority="796">
+      <formula>$B80="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D80:D82">
+    <cfRule type="cellIs" dxfId="201" priority="795" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D82">
+    <cfRule type="expression" dxfId="200" priority="807">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="199" priority="808" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="198" priority="809">
+      <formula>IF($B84="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="197" priority="811">
+      <formula>$B82="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D82:D83">
+    <cfRule type="cellIs" dxfId="196" priority="810" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83">
+    <cfRule type="expression" dxfId="195" priority="823">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="194" priority="824" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="193" priority="825">
+      <formula>IF($B85="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="192" priority="827">
+      <formula>$B83="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule type="cellIs" dxfId="191" priority="826" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D84">
+    <cfRule type="expression" dxfId="190" priority="833">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="189" priority="834" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="188" priority="835">
+      <formula>IF($B86="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="187" priority="836" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D85">
+    <cfRule type="cellIs" dxfId="186" priority="847" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="185" priority="848">
+      <formula>IF($B87="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="184" priority="849" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="183" priority="850">
+      <formula>IF($B87="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="182" priority="852">
+      <formula>$B85="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D85:D86">
+    <cfRule type="cellIs" dxfId="181" priority="851" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86">
+    <cfRule type="expression" dxfId="180" priority="859">
+      <formula>IF($B88="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="179" priority="860" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="178" priority="861">
+      <formula>IF($B88="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule type="cellIs" dxfId="177" priority="862" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D87">
+    <cfRule type="expression" dxfId="176" priority="864">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="175" priority="865" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="174" priority="866">
+      <formula>IF($B89="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="173" priority="867" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D88">
+    <cfRule type="cellIs" dxfId="172" priority="878" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="171" priority="879">
+      <formula>IF($B90="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="170" priority="880" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="169" priority="881">
+      <formula>IF($B90="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="168" priority="883">
+      <formula>$B88="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D88:D89">
+    <cfRule type="cellIs" dxfId="167" priority="882" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89">
+    <cfRule type="expression" dxfId="166" priority="891">
+      <formula>IF($B91="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="165" priority="892" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="164" priority="893">
+      <formula>IF($B91="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule type="cellIs" dxfId="163" priority="894" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D90">
+    <cfRule type="expression" dxfId="162" priority="906">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="161" priority="907" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="160" priority="908">
+      <formula>IF($B92="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="159" priority="910">
+      <formula>$B90="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D90:D91">
+    <cfRule type="cellIs" dxfId="158" priority="909" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D91">
+    <cfRule type="expression" dxfId="157" priority="922">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="156" priority="923" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="155" priority="924">
+      <formula>IF($B93="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="154" priority="926">
+      <formula>$B91="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D91:D93">
+    <cfRule type="cellIs" dxfId="153" priority="925" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule type="expression" dxfId="152" priority="940">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="151" priority="941" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="150" priority="942">
+      <formula>IF($B94="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="149" priority="944">
+      <formula>$B92="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D95">
+    <cfRule type="cellIs" dxfId="148" priority="943" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D94:D95">
+    <cfRule type="expression" dxfId="147" priority="972">
+      <formula>IF($B96="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="146" priority="973" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="145" priority="974">
+      <formula>IF($B96="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="144" priority="976">
+      <formula>$B94="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D94:D96">
+    <cfRule type="cellIs" dxfId="143" priority="975" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D96">
+    <cfRule type="expression" dxfId="142" priority="988">
+      <formula>IF($B98="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="141" priority="989" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="140" priority="990">
+      <formula>IF($B98="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="139" priority="992">
+      <formula>$B96="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D96:D97">
+    <cfRule type="cellIs" dxfId="138" priority="991" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D97">
+    <cfRule type="expression" dxfId="137" priority="1003">
+      <formula>IF($B99="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="136" priority="1004" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="135" priority="1005">
+      <formula>IF($B99="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="134" priority="1007">
+      <formula>$B97="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D97:D98">
+    <cfRule type="cellIs" dxfId="133" priority="1006" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D98">
+    <cfRule type="expression" dxfId="132" priority="1018">
+      <formula>IF($B100="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="131" priority="1019" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="130" priority="1020">
+      <formula>IF($B100="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="129" priority="1022">
+      <formula>$B98="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D98:D99">
+    <cfRule type="cellIs" dxfId="128" priority="1021" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D99">
+    <cfRule type="expression" dxfId="127" priority="1028">
+      <formula>IF($B101="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="126" priority="1029" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="125" priority="1030">
+      <formula>IF($B101="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D99:D100">
+    <cfRule type="cellIs" dxfId="124" priority="1031" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D100">
+    <cfRule type="expression" dxfId="123" priority="1042">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="122" priority="1043" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="121" priority="1044">
+      <formula>IF($B102="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="120" priority="1045" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="119" priority="1046">
+      <formula>$B100="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D101:D102">
+    <cfRule type="cellIs" dxfId="118" priority="1062" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="117" priority="1063">
+      <formula>IF($B103="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="116" priority="1064" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="115" priority="1065">
+      <formula>IF($B103="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="114" priority="1067">
+      <formula>$B101="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D101:D104">
+    <cfRule type="cellIs" dxfId="113" priority="1066" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D103:D104">
+    <cfRule type="expression" dxfId="112" priority="1078">
+      <formula>IF($B105="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="111" priority="1079" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="110" priority="1080">
+      <formula>IF($B105="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="109" priority="1082">
+      <formula>$B103="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D103:D105">
+    <cfRule type="cellIs" dxfId="108" priority="1081" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D105">
+    <cfRule type="expression" dxfId="107" priority="1093">
+      <formula>IF($B107="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="106" priority="1094" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="105" priority="1095">
+      <formula>IF($B107="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="104" priority="1097">
+      <formula>$B105="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D105:D106">
+    <cfRule type="cellIs" dxfId="103" priority="1096" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D106">
+    <cfRule type="expression" dxfId="102" priority="1104">
+      <formula>IF($B108="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="101" priority="1105" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="100" priority="1106">
+      <formula>IF($B108="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D106:D107">
+    <cfRule type="cellIs" dxfId="99" priority="1107" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D107">
+    <cfRule type="expression" dxfId="98" priority="1115">
+      <formula>IF($B109="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="97" priority="1116" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="96" priority="1117">
+      <formula>IF($B109="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="95" priority="1118" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108">
+    <cfRule type="cellIs" dxfId="94" priority="1126" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="93" priority="1127">
+      <formula>IF($B110="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="92" priority="1128" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="91" priority="1129">
+      <formula>IF($B110="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D110">
+    <cfRule type="cellIs" dxfId="90" priority="1130" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D109:D110">
+    <cfRule type="expression" dxfId="89" priority="1145">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="88" priority="1146" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="87" priority="1147">
+      <formula>IF($B111="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="86" priority="1148" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D111">
+    <cfRule type="cellIs" dxfId="85" priority="1160" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="84" priority="1161">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="83" priority="1162" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="82" priority="1163">
+      <formula>IF($B113="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="81" priority="1165">
+      <formula>$B111="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D111:D112">
+    <cfRule type="cellIs" dxfId="80" priority="1164" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D112">
+    <cfRule type="expression" dxfId="79" priority="1171">
+      <formula>IF($B114="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="78" priority="1172" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="77" priority="1173">
+      <formula>IF($B114="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D112:D114">
+    <cfRule type="cellIs" dxfId="76" priority="1174" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D113:D114">
+    <cfRule type="expression" dxfId="75" priority="1186">
+      <formula>IF($B115="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="74" priority="1187" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="73" priority="1188">
+      <formula>IF($B115="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="72" priority="1190">
+      <formula>$B113="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D113:D115">
+    <cfRule type="cellIs" dxfId="71" priority="1189" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D115">
+    <cfRule type="expression" dxfId="70" priority="1194">
+      <formula>IF($B117="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="69" priority="1195" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="68" priority="1196">
+      <formula>IF($B117="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="67" priority="1197" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D116">
+    <cfRule type="cellIs" dxfId="66" priority="1210" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="65" priority="1211">
+      <formula>IF($B118="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="64" priority="1212" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="63" priority="1213">
+      <formula>IF($B118="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="62" priority="1215">
+      <formula>$B116="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D116:D117">
+    <cfRule type="cellIs" dxfId="61" priority="1214" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D117">
+    <cfRule type="expression" dxfId="60" priority="1220">
+      <formula>IF($B119="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="59" priority="1221" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="58" priority="1222">
+      <formula>IF($B119="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="57" priority="1224">
+      <formula>$B117="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D117:D118">
+    <cfRule type="cellIs" dxfId="56" priority="1223" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D118">
+    <cfRule type="expression" dxfId="55" priority="1227">
+      <formula>IF($B120="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="54" priority="1228" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="53" priority="1229">
+      <formula>IF($B120="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="52" priority="1230" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D119:D121">
+    <cfRule type="expression" dxfId="51" priority="1273">
+      <formula>IF($B127="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="50" priority="1274" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="49" priority="1275">
+      <formula>IF($B127="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="48" priority="1276" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D119:D123">
+    <cfRule type="cellIs" dxfId="47" priority="1238" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122">
+    <cfRule type="cellIs" dxfId="46" priority="1234" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="45" priority="1235">
+      <formula>IF($B124="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="44" priority="1236" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="43" priority="1237">
+      <formula>IF($B124="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D123">
+    <cfRule type="expression" dxfId="42" priority="1240">
+      <formula>IF($B125="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="41" priority="1241" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="40" priority="1242">
+      <formula>IF($B125="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="39" priority="1243" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D124">
+    <cfRule type="expression" dxfId="38" priority="1256">
+      <formula>IF($B129="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="37" priority="1257" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="36" priority="1258">
+      <formula>IF($B129="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="35" priority="1259" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D124:D126">
+    <cfRule type="cellIs" dxfId="34" priority="1253" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D126">
+    <cfRule type="cellIs" dxfId="33" priority="1249" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="32" priority="1250">
+      <formula>IF($B127="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="31" priority="1251" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="30" priority="1252">
+      <formula>IF($B127="終了",TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D127">
+    <cfRule type="cellIs" dxfId="29" priority="1262" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="28" priority="1263">
+      <formula>IF($B129="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="27" priority="1264" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="26" priority="1265">
+      <formula>IF($B129="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="25" priority="1267">
+      <formula>$B127="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D127:D129">
+    <cfRule type="cellIs" dxfId="24" priority="1266" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D128:D129">
+    <cfRule type="expression" dxfId="23" priority="1268">
+      <formula>IF($B130="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="22" priority="1269" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="21" priority="1270">
+      <formula>IF($B130="終了",TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="20" priority="1271" operator="equal">
+      <formula>"給付"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E13:K13">
+    <cfRule type="expression" dxfId="19" priority="44">
       <formula>$B13="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A85:M91 A92:B103 B104:B111 A111:B118 A122:D122">
-[...50 lines deleted...]
-    <cfRule type="expression" dxfId="476" priority="1167">
+  <conditionalFormatting sqref="E128:K129">
+    <cfRule type="expression" dxfId="18" priority="1247">
+      <formula>$B128="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E8:M11">
+    <cfRule type="expression" dxfId="17" priority="1">
+      <formula>$B8="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E14:M19">
+    <cfRule type="expression" dxfId="16" priority="56">
+      <formula>$B14="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E26:M30">
+    <cfRule type="expression" dxfId="15" priority="183">
+      <formula>$B26="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E54:M55">
+    <cfRule type="expression" dxfId="14" priority="475">
+      <formula>$B54="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E64:M64">
+    <cfRule type="expression" dxfId="13" priority="594">
+      <formula>$B64="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E72:M72">
+    <cfRule type="expression" dxfId="12" priority="694">
+      <formula>$B72="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E84:M84">
+    <cfRule type="expression" dxfId="11" priority="829">
+      <formula>$B84="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E86:M87">
+    <cfRule type="expression" dxfId="10" priority="853">
+      <formula>$B86="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E89:M89">
+    <cfRule type="expression" dxfId="9" priority="884">
+      <formula>$B89="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E99:M100">
+    <cfRule type="expression" dxfId="8" priority="1024">
+      <formula>$B99="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E106:M107">
+    <cfRule type="expression" dxfId="7" priority="1100">
+      <formula>$B106="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E110:M110">
+    <cfRule type="expression" dxfId="6" priority="1141">
+      <formula>$B110="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E112:M115">
+    <cfRule type="expression" dxfId="5" priority="1166">
       <formula>$B112="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B16:M18">
-[...50 lines deleted...]
-    <cfRule type="expression" dxfId="465" priority="53">
+  <conditionalFormatting sqref="E118:M126">
+    <cfRule type="expression" dxfId="4" priority="1217">
+      <formula>$B118="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G34:M34">
+    <cfRule type="expression" dxfId="3" priority="241">
+      <formula>$B34="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G37:M41">
+    <cfRule type="expression" dxfId="2" priority="274">
+      <formula>$B37="終了"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L12:M13">
+    <cfRule type="expression" dxfId="1" priority="45">
       <formula>$B12="終了"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C19:D21">
-[...1803 lines deleted...]
-      <formula>$B120="終了"</formula>
+  <conditionalFormatting sqref="L127:M129">
+    <cfRule type="expression" dxfId="0" priority="1233">
+      <formula>$B127="終了"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B70:B122 B8:B68" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B77:B129 B9:B75" xr:uid="{009F7D70-9375-4686-96EC-3E683EEA2127}">
       <formula1>"募集,終了"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L117 L119" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L124 L126" xr:uid="{AEE2CB74-A610-4BF5-A44C-975AC14548E8}">
       <formula1>"大学経由（学内選考なし）,学内選考,直接応募WEBからダウンロード"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I122 I119 I113:I117 I107 I99 I80" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I129 I126 I120:I124 I114 I106 I87" xr:uid="{7CF6FEA9-C9AF-46FE-AE70-D0691C607CA5}">
       <formula1>"可,不可"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="54" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="A12:A21" numberStoredAsText="1"/>
+    <ignoredError sqref="A19:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2026 A3‗文理のみ</vt:lpstr>
-      <vt:lpstr>'2026 A3‗文理のみ'!Print_Area</vt:lpstr>
       <vt:lpstr>'2026 A3‗文理のみ'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>